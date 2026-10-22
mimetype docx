--- v1 (2026-07-23)
+++ v2 (2026-10-22)
@@ -34,155 +34,155 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="6366F1" w:sz="48" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="240" w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:before="80"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Inter Tight" w:cs="Inter Tight" w:eastAsia="Inter Tight" w:hAnsi="Inter Tight"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">RAPPORT NIS2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve">Cabinet Démo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="6366F1" w:sz="16" w:space="8"/>
         </w:pBdr>
         <w:spacing w:after="100" w:before="600"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Source Serif 4" w:cs="Source Serif 4" w:eastAsia="Source Serif 4" w:hAnsi="Source Serif 4"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F172A"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport NIS2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="600"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="666666"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Diagnostic de conformité et plan d'action</w:t>
+        <w:t xml:space="preserve">Diagnostic de préparation et plan d'action</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">TEST_ETI Meridian Group</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="666666"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Services / Conseil &amp; Ingenierie · 300-499</w:t>
+        <w:t xml:space="preserve">Services / Conseil &amp; Ingenierie · 200-500</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
         </w:rPr>
         <w:t xml:space="preserve">Date : </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">23 juillet 2026</w:t>
+        <w:t xml:space="preserve">22 octobre 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="800"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Consultant Démo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
         </w:rPr>
         <w:t xml:space="preserve"> — DSI à temps partagé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -208,51 +208,66 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="140" w:before="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Synthèse exécutive</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ce rapport présente le diagnostic de conformité à la directive NIS2 (UE 2022/2555) pour TEST_ETI Meridian Group, à la date du 23/07/2026.</w:t>
+        <w:t xml:space="preserve">Ce rapport présente le niveau de préparation de TEST_ETI Meridian Group aux exigences de la directive NIS2 (UE 2022/2555), à la date du 22/10/2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="475569"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ce rapport mesure un niveau de préparation aux exigences de la directive NIS2. Il ne constitue pas une attestation de conformité : les obligations d'une entreprise française découlent de la loi de transposition et de son statut d'entité essentielle ou importante.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="28"/>
@@ -291,51 +306,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">État de conformité</w:t>
+        <w:t xml:space="preserve">État de préparation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="100%"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4"/>
           <w:left w:val="single" w:color="auto" w:sz="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4"/>
           <w:right w:val="single" w:color="auto" w:sz="4"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="100"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="50%"/>
             <w:shd w:fill="6366F1"/>
           </w:tcPr>
           <w:p>
@@ -395,51 +410,51 @@
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">351</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="50%"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrôles conformes</w:t>
+              <w:t xml:space="preserve">Mesures en place</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="50%"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="059669"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="50%"/>
@@ -496,51 +511,51 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="94a3b8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">351</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="50%"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taux de conformité</w:t>
+              <w:t xml:space="preserve">Taux de préparation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="50%"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="dc2626"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
@@ -559,85 +574,85 @@
         <w:spacing w:after="140" w:before="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Top 3 actions prioritaires</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="94a3b8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aucune action de conformité dans le plan d'action.</w:t>
+        <w:t xml:space="preserve">Aucune action de préparation NIS2 dans le plan d'action.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="140" w:before="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Diagnostic d'éligibilité</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">La directive NIS2 (UE 2022/2555) impose des obligations de cybersécurité aux entités essentielles et importantes opérant dans les secteurs stratégiques de l'Union Européenne. La transposition française est attendue dans la loi Résilience (H1 2026).</w:t>
+        <w:t xml:space="preserve">La directive NIS2 (UE 2022/2555) fixe des exigences de cybersécurité pour les entités essentielles et importantes des secteurs stratégiques de l'Union européenne. En France, les obligations d'une entreprise découlent de la loi qui transpose la directive.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -705,51 +720,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Évaluation pour TEST_ETI Meridian Group :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Secteur : Services / Conseil &amp; Ingenierie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Effectif : 300-499</w:t>
+        <w:t xml:space="preserve">Effectif : 200-500</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Secteur "Services / Conseil &amp; Ingenierie" non identifié dans les annexes NIS2. À vérifier manuellement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -24583,66 +24598,66 @@
               <w:t xml:space="preserve">—</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="140" w:before="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Plan d'action de mise en conformité</w:t>
+        <w:t xml:space="preserve">4. Plan d'action de préparation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="94a3b8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aucune action de conformité enregistrée dans le plan d'action de ce client.</w:t>
+        <w:t xml:space="preserve">Aucune action de préparation NIS2 enregistrée dans le plan d'action de ce client.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="140" w:before="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Signatures</w:t>
       </w:r>
     </w:p>
     <w:p>