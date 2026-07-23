--- v0 (2026-06-05)
+++ v1 (2026-07-23)
@@ -22,51 +22,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320" w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stelysia</w:t>
+        <w:t xml:space="preserve">Cabinet Démo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100" w:before="600"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve">REGISTRE DES RISQUES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="600"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -93,99 +93,99 @@
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">TEST_PME Garonne Industries</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="600" w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="94A3B8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Date d'édition : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">05/06/2026</w:t>
+        <w:t xml:space="preserve">23/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="140" w:before="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366f1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Synthèse exécutive</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="94a3b8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Méthodologie : analyse de risque qualitative (impact × vraisemblance).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ce registre présente l'analyse de risque qualitative pour TEST_PME Garonne Industries à la date du 05/06/2026. Au total, 0 risque a été identifié, répartis selon une matrice 5×5 (Impact × Vraisemblance, échelle 1-5).</w:t>
+        <w:t xml:space="preserve">Ce registre présente l'analyse de risque qualitative pour TEST_PME Garonne Industries à la date du 23/07/2026. Au total, 0 risque a été identifié, répartis selon une matrice 5×5 (Impact × Vraisemblance, échelle 1-5).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366f1"/>
           <w:sz w:val="28"/>
@@ -2415,66 +2415,66 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="94a3b8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stelysia · 28 Avenue Mal Leclerc et de sa Division · SIRET 79109030100015</w:t>
+        <w:t xml:space="preserve">Cabinet Démo · 28 Avenue Mal Leclerc et de sa Division · SIRET 79109030100015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="94a3b8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document confidentiel — édité le 05/06/2026</w:t>
+        <w:t xml:space="preserve">Document confidentiel — édité le 23/07/2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -2540,51 +2540,51 @@
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
   <w:p>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="6366f1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Stelysia</w:t>
+      <w:t xml:space="preserve">Cabinet Démo</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>