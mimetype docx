--- v1 (2026-07-23)
+++ v2 (2026-10-22)
@@ -34,87 +34,87 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="6366F1" w:sz="48" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="240" w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:before="80"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Inter Tight" w:cs="Inter Tight" w:eastAsia="Inter Tight" w:hAnsi="Inter Tight"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">EBIOS RISK MANAGER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve">Cabinet Démo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="6366F1" w:sz="16" w:space="8"/>
         </w:pBdr>
         <w:spacing w:after="100" w:before="600"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Source Serif 4" w:cs="Source Serif 4" w:eastAsia="Source Serif 4" w:hAnsi="Source Serif 4"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F172A"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve">Analyse EBIOS Risk Manager</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="600"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="666666"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Analyse EBIOS RM — TEST_PME Garonne Industries</w:t>
       </w:r>
     </w:p>