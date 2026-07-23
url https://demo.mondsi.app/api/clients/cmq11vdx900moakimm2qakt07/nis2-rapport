--- v0 (2026-06-05)
+++ v1 (2026-07-23)
@@ -57,51 +57,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter Tight" w:cs="Inter Tight" w:eastAsia="Inter Tight" w:hAnsi="Inter Tight"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">RAPPORT NIS2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stelysia</w:t>
+        <w:t xml:space="preserve">Cabinet Démo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="6366F1" w:sz="16" w:space="8"/>
         </w:pBdr>
         <w:spacing w:after="100" w:before="600"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Serif 4" w:cs="Source Serif 4" w:eastAsia="Source Serif 4" w:hAnsi="Source Serif 4"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F172A"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport NIS2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="600"/>
@@ -138,121 +138,121 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="666666"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Artisanat / BTP · 10-19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
         </w:rPr>
         <w:t xml:space="preserve">Date : </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">05 juin 2026</w:t>
+        <w:t xml:space="preserve">23 juillet 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="800"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Stéphane Benoist</w:t>
+        <w:t xml:space="preserve">Consultant Démo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
         </w:rPr>
         <w:t xml:space="preserve"> — DSI à temps partagé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">stephane@stelysia.fr · </w:t>
+        <w:t xml:space="preserve">demo@mondsi.app · </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="140" w:before="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Synthèse exécutive</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ce rapport présente le diagnostic de conformité à la directive NIS2 (UE 2022/2555) pour TEST_TPE Duval Artisanat, à la date du 05/06/2026.</w:t>
+        <w:t xml:space="preserve">Ce rapport présente le diagnostic de conformité à la directive NIS2 (UE 2022/2555) pour TEST_TPE Duval Artisanat, à la date du 23/07/2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="28"/>
@@ -379,51 +379,51 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Total contrôles NIS2 analysés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="50%"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">14</w:t>
+              <w:t xml:space="preserve">351</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="50%"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrôles conformes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="50%"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -478,51 +478,51 @@
             <w:tcW w:type="pct" w:w="50%"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrôles à traiter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="50%"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="94a3b8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">14</w:t>
+              <w:t xml:space="preserve">351</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="50%"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Taux de conformité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="50%"/>
           </w:tcPr>
@@ -782,51 +782,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 20 — Gouvernance</w:t>
+        <w:t xml:space="preserve">Politique relative à la sécurité des réseaux et des systèmes d’information [article 21, paragraphe 2, point a), de la directive (UE) 2022/2555]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="100%"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4"/>
           <w:left w:val="single" w:color="auto" w:sz="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4"/>
           <w:right w:val="single" w:color="auto" w:sz="4"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="100"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="25%"/>
             <w:shd w:fill="6366F1"/>
@@ -889,128 +889,1136 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="12%"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:color w:val="475569"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 20.1</w:t>
-[...76 lines deleted...]
-              <w:t xml:space="preserve">Formation cybersécurité de l'organe de direction</w:t>
+              <w:t xml:space="preserve">1.1.1.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1.1.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1.1.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1.1.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1.1.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1.1.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1.1.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1.1.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1.1.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1.1.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1.1.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1.1.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1.1.g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1.1.g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1.1.h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1.1.h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1.1.i</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1.1.i</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1.1.j</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1.1.j</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1.1.k</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1.1.k</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="15%"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="94a3b8"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">À traiter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="25%"/>
           </w:tcPr>
           <w:p>
@@ -1029,51 +2037,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 21 — Mesures de gestion des risques de cybersécurité</w:t>
+        <w:t xml:space="preserve">Politique de gestion des risques [article 21, paragraphe 2, point a), de la directive (UE) 2022/2555]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="100%"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4"/>
           <w:left w:val="single" w:color="auto" w:sz="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4"/>
           <w:right w:val="single" w:color="auto" w:sz="4"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="100"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="25%"/>
             <w:shd w:fill="6366F1"/>
@@ -1136,632 +2144,1325 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="12%"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:color w:val="475569"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 21.1.a</w:t>
-[...580 lines deleted...]
-              <w:t xml:space="preserve">MFA et solutions de communication sécurisées</w:t>
+              <w:t xml:space="preserve">2.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2.g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2.g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2.h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2.h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2.i</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2.i</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2.j</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2.j</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="15%"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="94a3b8"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">À traiter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="25%"/>
           </w:tcPr>
           <w:p>
@@ -1780,51 +3481,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 23 — Notification d'incident</w:t>
+        <w:t xml:space="preserve">Gestion des incidents [article 21, paragraphe 2, point b), de la directive (UE) 2022/2555]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="100%"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4"/>
           <w:left w:val="single" w:color="auto" w:sz="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4"/>
           <w:right w:val="single" w:color="auto" w:sz="4"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="100"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="25%"/>
             <w:shd w:fill="6366F1"/>
@@ -1887,128 +3588,20989 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="12%"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:color w:val="475569"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 23.1</w:t>
-[...76 lines deleted...]
-              <w:t xml:space="preserve">Notification d'incident (72h)</w:t>
+              <w:t xml:space="preserve">3.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.3.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.3.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.3.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.3.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.3.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.3.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.3.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.3.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.3.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.3.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.3.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.3.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.3.g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.3.g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.3.h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.3.h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.3.i</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.3.i</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.3.j</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.3.j</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.3.k</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.3.k</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.3.l</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.3.l</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.4.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.4.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.4.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.4.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.4.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.4.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.4.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.4.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.4.2.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.4.2.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.5.3.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.5.3.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.5.3.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.5.3.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.5.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.5.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.5.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.5.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.5.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.5.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.5.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.5.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="140" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6366F1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Continuité des activités et gestion des crises [article 21, paragraphe 2, point c), de la directive (UE) 2022/2555]</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réf.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrôle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.2.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.2.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.2.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.2.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.2.g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.2.g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.2.h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.2.h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.2.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.2.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.2.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.2.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.4.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.4.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.4.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.4.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.4.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.4.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.4.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.4.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="140" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6366F1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gestion des actifs [article 21, paragraphe 2, point i), de la directive (UE) 2022/2555]</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réf.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrôle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.1.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.1.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.1.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.1.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.1.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.1.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.2.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.2.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.2.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.2.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.2.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.2.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.3.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.3.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.3.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.3.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.3.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.3.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.3.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.3.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.4.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.4.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.4.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.4.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="140" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6366F1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sécurité de la chaîne d’approvisionnement [article 21, paragraphe 2, point d), de la directive (UE) 2022/2555]</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réf.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrôle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.4.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.4.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.4.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.4.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.4.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.4.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.4.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.4.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.4.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.4.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.4.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.4.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.4.g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.4.g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.4.h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.4.h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.7.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.7.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.7.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.7.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.7.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.7.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.7.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.7.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="140" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6366F1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Général</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réf.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrôle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.2-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="140" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6366F1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sécurité de l’acquisition, du développement et de la maintenance des réseaux et des systèmes d’information [article 21, paragraphe 2, point e), de la directive (UE) 2022/2555]</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réf.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrôle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.1.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.1.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.1.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.1.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.1.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.1.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.1.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.1.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.1.2.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.1.2.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.1.2.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.1.2.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.2.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.2.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.2.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.2.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.2.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.2.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.2.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.2.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.2.2.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.2.2.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.2.2.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.2.2.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.3.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.3.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.3.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.3.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.4.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.4.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.5.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.5.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.5.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.5.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.5.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.5.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.5.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.5.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.6.1.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.6.1.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.6.1.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.6.1.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.6.1.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.6.1.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.6.1.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.6.1.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2.g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2.g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2.h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2.h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2.i</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2.i</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2.j</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2.j</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2.k</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2.k</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2.l</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2.l</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.8.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.8.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.8.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.8.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.8.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.8.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.8.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.8.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.8.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.8.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.8.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.8.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.8.2.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.8.2.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.8.2.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.8.2.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.8.2.g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.8.2.g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.8.2.h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.8.2.h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.9.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.9.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.10.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.10.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.10.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.10.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.10.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.10.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.10.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.10.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.10.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.10.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.10.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.10.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.10.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.10.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.10.2.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.10.2.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="140" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6366F1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Politiques et procédures visant à évaluer l’efficacité des mesures de gestion des risques en matière de cybersécurité [article 21, paragraphe 2, point f), de la directive (UE) 2022/2555]</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réf.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrôle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="140" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6366F1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pratiques de base en matière de cyberhygiène et formation à la sécurité [article 21, paragraphe 2, point g), de la directive (UE) 2022/2555]</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réf.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrôle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.2.3.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.2.3.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.2.3.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.2.3.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.2.3.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.2.3.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="140" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6366F1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cryptographie [article 21, paragraphe 2, point h), de la directive (UE) 2022/2555]</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réf.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrôle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.c.i</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.c.i</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.c.ii</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.c.ii</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.c.iii</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.c.iii</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.c.iv</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.c.iv</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.c.v</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.c.v</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.c.vi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.c.vi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.c.vii</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.c.vii</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.c.viii</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.c.viii</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.c.ix</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.c.ix</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.c.x</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.c.x</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.c.xi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.c.xi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.c.xii</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.c.xii</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="140" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6366F1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sécurité des ressources humaines [article 21, paragraphe 2, point i), de la directive (UE) 2022/2555]</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réf.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrôle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.2.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.2.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.2.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.2.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="140" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6366F1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contrôle d’accès [article 21, paragraphe 2, points i) et j), de la directive (UE) 2022/2555]</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réf.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrôle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.1.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.1.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.1.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.1.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.1.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.1.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.2.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.2.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.2.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.2.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.2.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.2.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.2.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.2.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.2.2.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.2.2.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.2.2.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.2.2.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.3.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.3.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.3.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.3.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.3.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.3.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.3.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.3.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.4.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.4.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.4.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.4.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.4.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.4.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.5.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.5.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.5.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.5.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.5.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.5.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.5.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.5.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.6.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.6.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.6.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.6.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.6.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.6.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.6.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.6.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.6.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.6.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.6.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.6.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.6.2.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.6.2.e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.6.2.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.6.2.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="140" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6366F1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sécurité environnementale et physique [article 21, paragraphe 2, points c), e) et i), de la directive (UE) 2022/2555]</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réf.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrôle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+            <w:shd w:fill="6366F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.1.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.1.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.1.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.1.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.1.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.1.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.1.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.1.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.1.2.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.1.2.f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.2.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.2.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.2.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.2.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.2.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.2.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.3.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.3.2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.3.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.3.2.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.3.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.3.2.c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="15%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="94a3b8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À traiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="25%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="64748b"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="475569"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.3.2.d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="48%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.3.2.d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="15%"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="94a3b8"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">À traiter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="25%"/>
           </w:tcPr>
           <w:p>
@@ -2114,60 +24676,60 @@
           <w:top w:val="single" w:color="auto" w:sz="4"/>
           <w:left w:val="single" w:color="auto" w:sz="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4"/>
           <w:right w:val="single" w:color="auto" w:sz="4"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="100"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="50%"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour Stelysia</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Stéphane Benoist</w:t>
+              <w:t xml:space="preserve">Pour Cabinet Démo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consultant Démo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:color w:val="64748b"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">DSI à temps partagé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -2329,51 +24891,51 @@
       </w:r>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">Stelysia · SIRET 79109030100015 · 28 Avenue Mal Leclerc et de sa Division, 94380 Bonneuil-sur-Marne</w:t>
+      <w:t xml:space="preserve">Cabinet Démo · SIRET 79109030100015 · 28 Avenue Mal Leclerc et de sa Division, 94380 Bonneuil-sur-Marne</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="94A3B8"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="6366F1"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">PAGE</w:instrText>