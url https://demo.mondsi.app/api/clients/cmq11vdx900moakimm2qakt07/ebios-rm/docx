--- v0 (2026-06-05)
+++ v1 (2026-07-23)
@@ -57,51 +57,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter Tight" w:cs="Inter Tight" w:eastAsia="Inter Tight" w:hAnsi="Inter Tight"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">EBIOS RISK MANAGER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stelysia</w:t>
+        <w:t xml:space="preserve">Cabinet Démo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="6366F1" w:sz="16" w:space="8"/>
         </w:pBdr>
         <w:spacing w:after="100" w:before="600"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Serif 4" w:cs="Source Serif 4" w:eastAsia="Source Serif 4" w:hAnsi="Source Serif 4"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F172A"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve">Analyse EBIOS Risk Manager</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="600"/>
@@ -171,70 +171,70 @@
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
         </w:rPr>
         <w:t xml:space="preserve">Version : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F2937"/>
         </w:rPr>
         <w:t xml:space="preserve">1.0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="800"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Stéphane Benoist</w:t>
+        <w:t xml:space="preserve">Consultant Démo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
         </w:rPr>
         <w:t xml:space="preserve"> — DSI à temps partagé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">stephane@stelysia.fr · </w:t>
+        <w:t xml:space="preserve">demo@mondsi.app · </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Sommaire</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -959,51 +959,51 @@
       </w:r>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">Stelysia · SIRET 79109030100015 · 28 Avenue Mal Leclerc et de sa Division, 94380 Bonneuil-sur-Marne</w:t>
+      <w:t xml:space="preserve">Cabinet Démo · SIRET 79109030100015 · 28 Avenue Mal Leclerc et de sa Division, 94380 Bonneuil-sur-Marne</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="94A3B8"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="6366F1"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">PAGE</w:instrText>