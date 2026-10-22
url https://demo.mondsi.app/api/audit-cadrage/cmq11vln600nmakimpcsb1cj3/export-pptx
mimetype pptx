--- v1 (2026-07-23)
+++ v2 (2026-10-22)
@@ -2346,209 +2346,209 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2286000" y="2377440"/>
             <a:ext cx="9601200" cy="1097280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
-                <a:latin typeface="Source Serif 4" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t>Audit-cadrage</a:t>
+                <a:latin typeface="Georgia" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Georgia" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Georgia" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Dossier de cadrage</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2286000" y="3566160"/>
             <a:ext cx="9601200" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="334155"/>
                 </a:solidFill>
-                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>État de connaissance interne</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2286000" y="4297680"/>
             <a:ext cx="9601200" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
-                <a:latin typeface="Inter Tight" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Inter Tight" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Georgia" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Georgia" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Georgia" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>TEST_ETI Meridian Group</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2286000" y="5029200"/>
             <a:ext cx="9601200" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
-                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t>Référence : AC-CABI-2026-001   ·   Date : 23 juillet 2026</a:t>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Référence : AC-CABI-2026-001   ·   Date : 22 octobre 2026</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2286000" y="6309360"/>
             <a:ext cx="9601200" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
-                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Consultant Démo — DSI à temps partagé · Cabinet Démo</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 10">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -2755,123 +2755,123 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="1417320"/>
             <a:ext cx="9646920" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Déploiement patch management avec délai cible ≤30j et tableau de bord de couverture</a:t>
+              <a:t>Structurer le pilotage des risques : politique révisée annuellement, décisions de traitement documentées, KRI reportés en comité de direction</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="1783080"/>
             <a:ext cx="10698480" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Axe : Sécurité du parc &amp; endpoints  ·  Source : diagnostic-parc-it</a:t>
+              <a:t>Axe : Gouvernance &amp; pilotage des risques  ·  Source : diagnostic-gestion-risques</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="2029968"/>
             <a:ext cx="10698480" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>L'absence de délai cible et de taux de couverture suivi pour le patch management (PARC11, MW15) crée une exposition cyber concrète et une non-conformité NIS2/ISO 27001. En…</a:t>
+              <a:t>Sans pilotage factuel du profil de risque, chaque acquisition ou implantation modifie le périmètre de menace sans ré-évaluation formelle, risque élevé avant toute nouvelle…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Shape 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="2423160"/>
             <a:ext cx="11091672" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
@@ -2976,123 +2976,123 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="2468880"/>
             <a:ext cx="9646920" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Finalisation de la cartographie des applications et données critiques</a:t>
+              <a:t>Fiabiliser l'inventaire contractuel IT (SLA, renouvellements, contacts) et le reporting IT à la direction</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Text 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="2834640"/>
             <a:ext cx="10698480" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Axe : Gouvernance IT &amp; résilience  ·  Source : diagnostic-express</a:t>
+              <a:t>Axe : Gouvernance &amp; pilotage IT  ·  Source : diagnostic-gouvernance-it</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Text 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="3081528"/>
             <a:ext cx="10698480" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>L'absence de cartographie finalisée et révisée annuellement fragilise toute due diligence, tout plan de continuité et toute analyse de risque (RISK04). C'est un prérequis à la…</a:t>
+              <a:t>Absence d'inventaire fiabilisé et de reporting complet limite la maîtrise des risques fournisseurs et la visibilité sur la performance/risques cyber en contexte multi-entités.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Shape 16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="3474720"/>
             <a:ext cx="11091672" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
@@ -3197,123 +3197,123 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="3520440"/>
             <a:ext cx="9646920" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Mise en place du tableau de bord KPI IT/cyber reporté mensuellement à la direction</a:t>
+              <a:t>Renforcer la chaîne de détection-réaction : scans de vulnérabilités, filtrage DNS/web, segmentation Wi-Fi, accélérer le déploiement SIEM/MDR</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Text 21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="3886200"/>
             <a:ext cx="10698480" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Axe : Gouvernance &amp; pilotage  ·  Source : diagnostic-gouvernance-it</a:t>
+              <a:t>Axe : Cybersécurité &amp; résilience opérationnelle  ·  Source : diagnostic-avance</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Text 22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="4133088"/>
             <a:ext cx="10698480" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>L'absence de KPI IT communiqués à la direction (A06, GIT09, RISK10) prive le COMEX de toute visibilité sur le profil de risque et la performance IT, rendant impossible tout…</a:t>
+              <a:t>Détection immature créant des angles morts majeurs dans la chaîne de réaction aux incidents, incompatible avec l'exposition cyber affichée du groupe.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Shape 23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="4526280"/>
             <a:ext cx="11091672" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
@@ -3418,123 +3418,123 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="4572000"/>
             <a:ext cx="9646920" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Formalisation du programme de sensibilisation cybersécurité avec calendrier annuel et sponsoring DG</a:t>
+              <a:t>Structurer le programme de sensibilisation avec sponsoring direction visible et supports diversifiés récurrents</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Text 28"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="4937760"/>
             <a:ext cx="10698480" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Axe : Culture sécurité  ·  Source : diagnostic-sensibilisation</a:t>
+              <a:t>Axe : Sensibilisation &amp; culture cybersécurité  ·  Source : diagnostic-sensibilisation</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31" name="Text 29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="5184648"/>
             <a:ext cx="10698480" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>L'absence de programme structuré (SENS01) et le sponsoring DG partiel (SENS09) rendent impossible toute démonstration de conformité NIS2/DORA et fragilisent la culture sécurité…</a:t>
+              <a:t>Score de 7/100 et absence de portage direction fragilisent la maîtrise du risque humain, alors que la transformation digitale et l'internationalisation accroissent l'exposition…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 11">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -3590,51 +3590,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="914400"/>
             <a:ext cx="10972800" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>4 actions planifiées</a:t>
+              <a:t>3 actions planifiées</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Shape 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="1371600"/>
             <a:ext cx="11091672" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
@@ -3739,786 +3739,565 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="1417320"/>
             <a:ext cx="9646920" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Déploiement MDM/UEM sur l'intégralité du parc et encadrement technique du BYOD</a:t>
+              <a:t>Accélérer la trajectoire Zero Trust : Conditional Access, authentification résistante au phishing sur comptes sensibles, SoD sur rôles critiques, bascule ZTNA</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="1783080"/>
             <a:ext cx="10698480" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Axe : Sécurité des endpoints  ·  Source : diagnostic-zero-trust</a:t>
+              <a:t>Axe : Identité, Appareils &amp; Réseau  ·  Source : diagnostic-zero-trust</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="2029968"/>
             <a:ext cx="10698480" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>L'enrôlement MDM partiel (ZT11, MW11) et le BYOD non encadré techniquement (ZT14) créent des angles morts sur la surface d'attaque endpoint, incompatibles avec NIS2 et ISO 27001.…</a:t>
+              <a:t>Transition Zero Trust inachevée sur les trois piliers, limitant la granularité de contrôle d'accès attendue par NIS2 et ISO 27001, critique avant toute nouvelle acquisition.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Shape 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="2423160"/>
             <a:ext cx="11091672" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Shape 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="2423160"/>
             <a:ext cx="109728" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F59E0B"/>
+            <a:srgbClr val="0E5C73"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="F59E0B"/>
+              <a:srgbClr val="0E5C73"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Shape 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10515600" y="2514600"/>
             <a:ext cx="1051560" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 12500"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F59E0B"/>
+            <a:srgbClr val="0E5C73"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="F59E0B"/>
+              <a:srgbClr val="0E5C73"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Text 12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10515600" y="2514600"/>
             <a:ext cx="1051560" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Élevé</a:t>
+              <a:t>Modéré</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Text 13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="2468880"/>
             <a:ext cx="9646920" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Structuration de la gouvernance des risques IT : révision annuelle politique, KRI et traçabilité des décisions</a:t>
+              <a:t>Formaliser le plan de renouvellement du parc (durée de vie cible, budget prévisionnel) et centraliser le suivi des contrats de maintenance</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Text 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="2834640"/>
             <a:ext cx="10698480" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Axe : Gouvernance &amp; pilotage des risques  ·  Source : diagnostic-gestion-risques</a:t>
+              <a:t>Axe : Infrastructure &amp; exploitation  ·  Source : diagnostic-parc-it</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Text 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="3081528"/>
             <a:ext cx="10698480" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>La politique de risques non révisée (RISK01), les scénarios stratégiques non couverts (RISK04), l'absence de traçabilité des décisions de traitement (RISK07) et l'absence de KRI…</a:t>
+              <a:t>Anticiper l'absorption de parcs hétérogènes lors de futures intégrations et sécuriser les SLA dans un contexte multi-géographique.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Shape 16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="3474720"/>
             <a:ext cx="11091672" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Shape 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="3474720"/>
             <a:ext cx="109728" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F59E0B"/>
+            <a:srgbClr val="0E5C73"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="F59E0B"/>
+              <a:srgbClr val="0E5C73"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Shape 18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10515600" y="3566160"/>
             <a:ext cx="1051560" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 12500"/>
             </a:avLst>
-          </a:prstGeom>
-[...192 lines deleted...]
-            <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0E5C73"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="0E5C73"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="Shape 25"/>
-[...5 lines deleted...]
-            <a:off x="10515600" y="4617720"/>
+          <p:cNvPr id="21" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="3566160"/>
             <a:ext cx="1051560" cy="365760"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...25 lines deleted...]
-          </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Modéré</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29" name="Text 27"/>
-[...5 lines deleted...]
-            <a:off x="777240" y="4572000"/>
+          <p:cNvPr id="22" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3520440"/>
             <a:ext cx="9646920" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Formalisation du processus d'intégration IT post-acquisition (IT M&amp;A Playbook)</a:t>
+              <a:t>Cadrer le projet de facturation électronique obligatoire 2026</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="30" name="Text 28"/>
-[...5 lines deleted...]
-            <a:off x="777240" y="4937760"/>
+          <p:cNvPr id="23" name="Text 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3886200"/>
             <a:ext cx="10698480" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Axe : Croissance externe &amp; gouvernance  ·  Source : diagnostic-gouvernance-it</a:t>
+              <a:t>Axe : Conformité réglementaire  ·  Source : diagnostic-express</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="31" name="Text 29"/>
-[...5 lines deleted...]
-            <a:off x="777240" y="5184648"/>
+          <p:cNvPr id="24" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4133088"/>
             <a:ext cx="10698480" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>L'absence de business cases formalisés (GIT02), de portefeuille projets priorisé (GIT12) et de processus d'intégration IT structuré expose chaque opération de croissance externe à…</a:t>
+              <a:t>Chantier réglementaire structurant encore incertain, à planifier sans délai pour éviter un effet tunnel en fin d'échéance légale.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 12">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -4603,87 +4382,51 @@
             <a:ext cx="10515600" cy="4663440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Au regard de l'ensemble des constats, il est recommandé de lancer immédiatement une mission DSI à temps partagé avec un mandat explicite de transformation sur 12 mois, structurée…</a:t>
-[...35 lines deleted...]
-              <a:t>Il est également recommandé de présenter ce plan au COMEX dans les deux semaines, avec un engagement formel de la DG sur le sponsoring de la culture sécurité et l'allocation d'un…</a:t>
+              <a:t>Il est recommandé de séquencer la remédiation en trois vagues resserrées (30/60/90 jours) en donnant la priorité absolue à la résilience des données, au contrôle d'accès et au…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="6446520"/>
             <a:ext cx="11091672" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
@@ -5356,105 +5099,105 @@
             <a:ext cx="10972800" cy="4937760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Meridian Group (300-499 collaborateurs, Services/Conseil &amp; Ingénierie) se présente à cet audit avec un profil de maturité IT contrasté : des fondations opérationnelles globalement…</a:t>
+              <a:t>Meridian Group présente un socle IT et sécurité globalement en place sur l'ensemble des neuf diagnostics réalisés (taux de conformité souvent supérieurs à 70-80%), mais cette…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Sur l'ensemble des neuf diagnostics réalisés, les scores oscillent entre 6/100 (Zero Trust) et 8,5/100 (Diagnostic Express), avec une médiane autour de 7/100 — niveau qui traduit…</a:t>
+              <a:t>Ce n'est pas un problème de volume de non-conformités, mais un problème de nature : les écarts touchent presque tous la résilience (sauvegardes 3-2-1 non respectées, RTO/RPO non…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Ce delta entre pratiques existantes et pratiques maîtrisées constitue le risque principal : en contexte de croissance externe, c'est précisément ce qui est partiellement fait — et…</a:t>
+              <a:t>Cette combinaison est particulièrement critique dans le contexte spécifique de Meridian Group : chaque acquisition ou implantation internationale élargit la surface de risque…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Les lacunes les plus critiques se concentrent sur trois axes interdépendants.</a:t>
+              <a:t>Autrement dit, la vitesse de développement du groupe est structurellement plus rapide que sa capacité à absorber et sécuriser les nouveaux périmètres.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 3">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -5510,51 +5253,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="914400"/>
             <a:ext cx="10972800" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>TEST_ETI Meridian Group · Services / Conseil &amp; Ingenierie · 300-499</a:t>
+              <a:t>TEST_ETI Meridian Group · Services / Conseil &amp; Ingenierie · 200-500</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Shape 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="1554480"/>
             <a:ext cx="3657600" cy="4846320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
@@ -8373,51 +8116,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="5897880"/>
             <a:ext cx="11091672" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>+ 3 autres diagnostics saisis    ·    8 non démarrés</a:t>
+              <a:t>+ 3 autres diagnostics saisis    ·    15 non démarrés</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 5">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -8559,463 +8302,419 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="1325880"/>
             <a:ext cx="10835640" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Zero Trust</a:t>
+              <a:t>Sensibilisation</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="94A3B8"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> — </a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Identité &amp; Contrôle d'accès</a:t>
+              <a:t>Sensibilisation &amp; culture cybersécurité</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="94A3B8"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>  ·  </a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="EF4444"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>6/100</a:t>
+              <a:t>7/100</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="1645920"/>
             <a:ext cx="10835640" cy="1097280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Meridian Group affiche une posture Zero Trust en construction : 12 réponses positives sur 20 témoignent d'une base existante, mais 8 points restent partiels, concentrés sur les couches Identité, Appareils et Réseau — les trois piliers fondateurs du modèle. Les lacunes les plus…</a:t>
+              <a:t>Le socle de sensibilisation existe mais reste inabouti sur trois points structurants. Le programme n'est que partiellement formalisé (SENS01) : sans calendrier stabilisé, objectifs mesurables ni budget dédié, l'effort risque de rester ponctuel et invérifiable, ce qui fragilise…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Shape 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="2834640"/>
             <a:ext cx="11091672" cy="1463040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Shape 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="2834640"/>
             <a:ext cx="91440" cy="1463040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="EF4444"/>
+            <a:srgbClr val="6366F1"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="EF4444"/>
+              <a:srgbClr val="6366F1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="2880360"/>
             <a:ext cx="10835640" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Gouvernance IT</a:t>
+              <a:t>Gestion des risques</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="94A3B8"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> — </a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Pilotage &amp; alignement stratégique IT</a:t>
-[...21 lines deleted...]
-              <a:t>6.4/100</a:t>
+              <a:t>Gouvernance &amp; pilotage des risques IT/cyber</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="3200400"/>
             <a:ext cx="10835640" cy="1097280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>La gouvernance IT de Meridian Group repose sur des bases existantes mais reste structurellement incomplète : sur 14 points évalués, 6 signaux partiels révèlent un pilotage en construction, insuffisant pour soutenir une ETI en croissance externe et en cours…</a:t>
+              <a:t>Le socle de gestion des risques existe (8 réponses Oui sur 12) mais reste fragile sur les points structurants du pilotage. La politique de gestion des risques (RISK01) n'est ni stabilisée ni revue annuellement, ce qui est critique pour un groupe engagé dans une croissance…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Shape 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="4389120"/>
             <a:ext cx="11091672" cy="1463040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Shape 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="4389120"/>
             <a:ext cx="91440" cy="1463040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="EF4444"/>
+            <a:srgbClr val="6366F1"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="EF4444"/>
+              <a:srgbClr val="6366F1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Text 12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="4434840"/>
             <a:ext cx="10835640" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Gestion des risques IT &amp; cyber</a:t>
+              <a:t>RGPD</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="94A3B8"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> — </a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Gouvernance &amp; pilotage des risques</a:t>
-[...21 lines deleted...]
-              <a:t>6.7/100</a:t>
+              <a:t>Conformité réglementaire &amp; protection des données</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Text 13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="4754880"/>
             <a:ext cx="10835640" cy="1097280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Meridian Group affiche une base de gestion des risques partiellement structurée (8/12 réponses positives), mais les quatre signaux « Partiel » révèlent une fragilité systémique sur toute la chaîne de valeur du risque : la politique existe mais n'est pas revue annuellement…</a:t>
+              <a:t>Le socle RGPD est globalement en place (12 Oui sur 16) mais quatre points restent partiels et fragilisent la conformité dans un contexte d'internationalisation et de croissance externe. La politique de protection des données existe mais n'est pas pleinement formalisée ni…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 6">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -9117,835 +8816,725 @@
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Shape 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="1280160"/>
             <a:ext cx="91440" cy="762000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="EF4444"/>
+            <a:srgbClr val="6366F1"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="EF4444"/>
+              <a:srgbClr val="6366F1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="1325880"/>
             <a:ext cx="10835640" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Sensibilisation cybersécurité</a:t>
+              <a:t>Modern Workplace</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="94A3B8"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> — </a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Gouvernance &amp; Culture Sécurité</a:t>
-[...21 lines deleted...]
-              <a:t>7/100</a:t>
+              <a:t>Identité, endpoint &amp; continuité d'activité</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="1645920"/>
             <a:ext cx="10835640" cy="396240"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Meridian Group affiche un socle de sensibilisation globalement en place (7/10 réponses positives), mais trois signaux partiels révèlent une fragilité structurelle qui pèse directement sur les enjeux de cybersécurité, de conformité réglementaire et de croissance externe. Critique…</a:t>
+              <a:t>Le socle Modern Workplace est globalement en place (21 Oui / 28), mais les zones grises se concentrent précisément sur les briques critiques pour un groupe de 300-499 salariés en internationalisation et soumis à conformité réglementaire. Le SSO partiel (MW03) et le MDM/UEM…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Shape 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="2133600"/>
             <a:ext cx="11091672" cy="762000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Shape 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="2133600"/>
             <a:ext cx="91440" cy="762000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="EF4444"/>
+            <a:srgbClr val="6366F1"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="EF4444"/>
+              <a:srgbClr val="6366F1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="2179320"/>
             <a:ext cx="10835640" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>RGPD</a:t>
+              <a:t>Diag IT N1</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="94A3B8"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> — </a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Conformité &amp; gouvernance des données personnelles</a:t>
-[...21 lines deleted...]
-              <a:t>7.5/100</a:t>
+              <a:t>Gouvernance, sécurité &amp; conformité SI</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="2499360"/>
             <a:ext cx="10835640" cy="396240"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Meridian Group affiche une base RGPD solide (12/16 réponses positives), mais quatre signaux partiels révèlent des fragilités structurelles qui exposent directement les enjeux de conformité réglementaire, d'internationalisation et de croissance externe. La politique de protection…</a:t>
+              <a:t>Le socle IT apparaît globalement maîtrisé (21 Oui/26) mais cinq points partiels concentrent l'essentiel du risque au regard des enjeux de cybersécurité, conformité réglementaire et croissance externe. La sauvegarde testée et isolée reste incomplète (Q07) : en cas de sinistre ou…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Shape 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="2987040"/>
             <a:ext cx="11091672" cy="762000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Shape 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="2987040"/>
             <a:ext cx="91440" cy="762000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="EF4444"/>
+            <a:srgbClr val="6366F1"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="EF4444"/>
+              <a:srgbClr val="6366F1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Text 12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="3032760"/>
             <a:ext cx="10835640" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Modern Workplace</a:t>
+              <a:t>Zero Trust</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="94A3B8"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> — </a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Endpoint &amp; sécurité poste / Stockage &amp; sauvegarde</a:t>
-[...21 lines deleted...]
-              <a:t>7.5/100</a:t>
+              <a:t>Identité, Appareils &amp; Réseau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Text 13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="3352800"/>
             <a:ext cx="10835640" cy="396240"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Meridian Group affiche une base Modern Workplace globalement solide (21/28 réponses positives), mais sept signaux partiels révèlent des fragilités structurelles qui entrent directement en tension avec les enjeux de cybersécurité, de conformité réglementaire et…</a:t>
+              <a:t>Le socle Zero Trust est amorcé mais reste partiel sur les trois piliers Identité, Appareils et Réseau, ce qui fragilise la trajectoire de cybersécurité et de conformité réglementaire du groupe. L'annuaire central existe mais n'est pas exhaustif (ZT01), et l'évaluation dynamique…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Shape 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="3840480"/>
             <a:ext cx="11091672" cy="762000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Shape 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="3840480"/>
             <a:ext cx="91440" cy="762000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="EF4444"/>
+            <a:srgbClr val="6366F1"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="EF4444"/>
+              <a:srgbClr val="6366F1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Text 16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="3886200"/>
             <a:ext cx="10835640" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Parc IT</a:t>
+              <a:t>Diag IT N2</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="94A3B8"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> — </a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Maîtrise du cycle de vie et sécurisation du parc</a:t>
-[...21 lines deleted...]
-              <a:t>7.75/100</a:t>
+              <a:t>Cybersécurité &amp; résilience opérationnelle</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Text 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="4206240"/>
             <a:ext cx="10835640" cy="396240"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Le parc IT de Meridian Group présente une base saine (9/12 pratiques validées), mais trois signaux partiels concentrent l'essentiel du risque résiduel. Le plan de renouvellement postes/serveurs (PARC03) existe à l'état embryonnaire : sans budget prévisionnel formalisé ni durée…</a:t>
+              <a:t>Le socle de sécurité de Meridian Group présente des failles structurelles qui exposent l'entreprise malgré un taux de conformité apparent correct (43/75 Oui). Le contrôle d'accès reste faible : MFA partiel sur les accès critiques (A16), moindre privilège non appliqué (A20) et…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Shape 18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="4693920"/>
             <a:ext cx="11091672" cy="762000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Shape 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="4693920"/>
             <a:ext cx="91440" cy="762000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="EF4444"/>
+            <a:srgbClr val="6366F1"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="EF4444"/>
+              <a:srgbClr val="6366F1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Text 20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="4739640"/>
             <a:ext cx="10835640" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Diag IT N1 — Diagnostic Express</a:t>
+              <a:t>Parc IT</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="94A3B8"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> — </a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Gouvernance SI &amp; Sécurité fondamentale</a:t>
-[...21 lines deleted...]
-              <a:t>8.5/100</a:t>
+              <a:t>Infrastructure &amp; Exploitation</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Text 21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="5059680"/>
             <a:ext cx="10835640" cy="396240"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Meridian Group affiche une base IT globalement opérationnelle (21/26 réponses positives), mais cinq signaux partiels révèlent des fragilités structurelles directement exposées aux enjeux de cybersécurité, conformité réglementaire et croissance externe. La gestion des identités…</a:t>
+              <a:t>Le parc IT est globalement maîtrisé (9 Oui sur 12) mais trois zones grises fragilisent la trajectoire de Meridian Group. Le plan de renouvellement des postes et serveurs (PARC03) n'est que partiellement formalisé : sans durée de vie cible ni budget prévisionnel documenté, le…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Shape 22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="5547360"/>
             <a:ext cx="11091672" cy="762000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
@@ -9987,131 +9576,109 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="5593080"/>
             <a:ext cx="10835640" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Diag IT N2 — Diagnostic Avancé</a:t>
+              <a:t>Gouvernance IT</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="94A3B8"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> — </a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Cybersécurité &amp; Gouvernance IT</a:t>
-[...21 lines deleted...]
-              <a:t>57/100</a:t>
+              <a:t>Gouvernance &amp; Pilotage IT</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="Text 25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="5913120"/>
             <a:ext cx="10835640" cy="396240"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Meridian Group (300-499 collaborateurs, Services/Conseil &amp; Ingénierie) présente un niveau de maturité IT intermédiaire mais structurellement insuffisant au regard de ses enjeux de cybersécurité, de conformité réglementaire et de croissance externe : sur 75 points audités, 32…</a:t>
+              <a:t>Le pilotage IT de Meridian Group repose sur des bases présentes mais partielles, ce qui fragilise la trajectoire de croissance externe et d'internationalisation visée. Le lien projets/métier existe (GIT02) mais sans business case ni sponsoring systématiques, ce qui expose à des…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 7">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -10171,105 +9738,105 @@
             <a:ext cx="10972800" cy="5120640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Les cinq enjeux business déclarés par Meridian Group — croissance externe, conformité réglementaire, cybersécurité, transformation digitale et internationalisation — ne sont pas…</a:t>
+              <a:t>Les cinq enjeux business affichés par Meridian Group (croissance externe, conformité réglementaire, cybersécurité, transformation digitale, internationalisation) ne sont pas…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>La croissance externe sans gouvernance IT structurée (GIT02, GIT12) et sans sécurité des identités consolidée (ZT01, A16, A20) est le scénario de risque le plus probable à court…</a:t>
+              <a:t>La croissance externe expose la gouvernance des risques (politique non stabilisée, KRI absents) et la gouvernance IT (inventaire contractuel non fiabilisé, comité IT peu…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>L'internationalisation, quant à elle, exacerbe les lacunes sur les transferts hors UE/EEE (RGPD14), la couverture MDM des entités distantes (MW11, ZT11) et la dépendance aux…</a:t>
+              <a:t>L'internationalisation, elle, percute directement le RGPD (transferts hors UE/EEE partiels post-Schrems II) et le contrôle d'accès (multiplication des accès distants, VPN/ZTNA…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>La transformation digitale, enfin, ne peut produire ses effets attendus sans un socle de gouvernance et de sécurité crédible : l'absence de KPI IT reportés à la direction (A06,…</a:t>
+              <a:t>La cybersécurité, enjeu transverse par excellence, cristallise les faiblesses des autres axes : résilience des données insuffisante (sauvegardes, RTO/RPO), détection immature,…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 8">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -10461,51 +10028,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="914400"/>
             <a:ext cx="10972800" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>4 actions planifiées</a:t>
+              <a:t>5 actions planifiées</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Shape 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="1371600"/>
             <a:ext cx="11091672" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
@@ -10610,123 +10177,123 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="1417320"/>
             <a:ext cx="9646920" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Consolidation de l'annuaire central et élimination des comptes partagés</a:t>
+              <a:t>Sécuriser la résilience des données : sauvegarde 3-2-1, tests de restauration documentés, RTO/RPO validés par la direction</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="1783080"/>
             <a:ext cx="10698480" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Axe : Sécurité des identités &amp; accès  ·  Source : diagnostic-zero-trust</a:t>
+              <a:t>Axe : Résilience &amp; continuité d'activité  ·  Source : modern-workplace</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="2029968"/>
             <a:ext cx="10698480" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Les comptes partagés (diagnostic-express) et l'annuaire incomplet sur prestataires/comptes de service (ZT01) constituent le vecteur d'attaque le plus immédiat et le plus…</a:t>
+              <a:t>Absence de garantie de continuité d'activité en cas de ransomware ou sinistre, risque majeur pour un groupe multi-sites en pleine transformation digitale et croissance externe.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Shape 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="2423160"/>
             <a:ext cx="11091672" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
@@ -10831,123 +10398,123 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="2468880"/>
             <a:ext cx="9646920" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Déploiement MFA résistant au phishing sur comptes sensibles et administrateurs</a:t>
+              <a:t>Généraliser le MFA sur les accès critiques, supprimer les comptes partagés, relancer la revue des comptes prestataires</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Text 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="2834640"/>
             <a:ext cx="10698480" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Axe : Sécurité des identités &amp; accès  ·  Source : diagnostic-avance</a:t>
+              <a:t>Axe : Contrôle d'accès &amp; identité  ·  Source : diagnostic-avance</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Text 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="3081528"/>
             <a:ext cx="10698480" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Le MFA incomplet (A16) et l'authentification SMS/OTP sur comptes sensibles (ZT06) représentent le risque de compromission le plus probable à court terme, notamment lors…</a:t>
+              <a:t>Failles de contrôle d'accès critiques (MFA partiel, moindre privilège non appliqué) exposant le groupe à une compromission facilitée, aggravée par la multiplication des accès…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Shape 16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="3474720"/>
             <a:ext cx="11091672" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
@@ -11052,123 +10619,123 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="3520440"/>
             <a:ext cx="9646920" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Audit et plan de remédiation sauvegarde 3-2-1 avec RTO/RPO documentés</a:t>
+              <a:t>Formaliser le patch management (délai cible, taux de couverture suivi) sur postes et serveurs</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Text 21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="3886200"/>
             <a:ext cx="10698480" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Axe : Résilience opérationnelle  ·  Source : modern-workplace</a:t>
+              <a:t>Axe : Infrastructure &amp; exploitation  ·  Source : diagnostic-parc-it</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Text 22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="4133088"/>
             <a:ext cx="10698480" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>La sauvegarde 3-2-1 incomplète (MW23) et l'absence de RTO/RPO validés (MW27) combinées à l'absence de tests de restauration (A41) constituent le risque opérationnel le plus grave…</a:t>
+              <a:t>Absence de délai formalisé et de suivi expose à des vulnérabilités non corrigées, enjeu majeur au regard de NIS2 et des exigences clients ISO 27001.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Shape 23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="4526280"/>
             <a:ext cx="11091672" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
@@ -11273,123 +10840,344 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="4572000"/>
             <a:ext cx="9646920" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Mise en conformité RGPD : transferts hors UE/EEE et politique cookies</a:t>
+              <a:t>Lancer un audit RGPD/AI Act ciblé sur les traitements IA (cartographie, bases légales, AIPD)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Text 28"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="4937760"/>
             <a:ext cx="10698480" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Axe : Conformité réglementaire  ·  Source : diagnostic-rgpd</a:t>
+              <a:t>Axe : Conformité réglementaire &amp; IA  ·  Source : diagnostic-auto-ia</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31" name="Text 29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="5184648"/>
             <a:ext cx="10698480" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Les transferts hors UE/EEE sans mécanismes post-Schrems II validés (RGPD14) et la non-conformité du bandeau cookies (RGPD10) sont les deux points les plus immédiatement opposables…</a:t>
+              <a:t>Absence de cadrage formel conditionnant la crédibilité du groupe lors de due diligences M&amp;A et son développement international.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Shape 30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="5577840"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Shape 31"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="5577840"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="Shape 32"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="5669280"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Text 33"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="5669280"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Critique</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Text 34"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5623560"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Encadrer formellement les transferts de données hors UE/EEE (clauses contractuelles types, analyse Schrems II)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Text 35"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5989320"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Conformité réglementaire RGPD  ·  Source : diagnostic-rgpd</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="Text 36"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="6236208"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Sujet critique compte tenu de la stratégie d'internationalisation impliquant des flux vers des filiales ou prestataires hors UE.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -11718,34 +11506,34 @@
       <vt:lpstr>Slide 1</vt:lpstr>
       <vt:lpstr>Slide 2</vt:lpstr>
       <vt:lpstr>Slide 3</vt:lpstr>
       <vt:lpstr>Slide 4</vt:lpstr>
       <vt:lpstr>Slide 5</vt:lpstr>
       <vt:lpstr>Slide 6</vt:lpstr>
       <vt:lpstr>Slide 7</vt:lpstr>
       <vt:lpstr>Slide 8</vt:lpstr>
       <vt:lpstr>Slide 9</vt:lpstr>
       <vt:lpstr>Slide 10</vt:lpstr>
       <vt:lpstr>Slide 11</vt:lpstr>
       <vt:lpstr>Slide 12</vt:lpstr>
       <vt:lpstr>Slide 13</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Cabinet Démo</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Audit-cadrage AC-CABI-2026-001 — TEST_ETI Meridian Group</dc:title>
+  <dc:title>Dossier de cadrage AC-CABI-2026-001, TEST_ETI Meridian Group</dc:title>
   <dc:subject>PptxGenJS Presentation</dc:subject>
   <dc:creator>Consultant Démo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>