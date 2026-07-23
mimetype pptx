--- v0 (2026-06-05)
+++ v1 (2026-07-23)
@@ -12,98 +12,110 @@
   <Default Extension="mp4" ContentType="video/mp4"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 		<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 		<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 		<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="259" r:id="rId5"/>
     <p:sldId id="260" r:id="rId6"/>
     <p:sldId id="261" r:id="rId7"/>
     <p:sldId id="262" r:id="rId8"/>
     <p:sldId id="263" r:id="rId9"/>
     <p:sldId id="264" r:id="rId10"/>
     <p:sldId id="265" r:id="rId11"/>
+    <p:sldId id="266" r:id="rId12"/>
+    <p:sldId id="267" r:id="rId13"/>
+    <p:sldId id="268" r:id="rId14"/>
   </p:sldIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId12"/>
+    <p:notesMasterId r:id="rId15"/>
   </p:notesMasterIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="12192000"/>
   <p:defaultTextStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -198,51 +210,51 @@
     <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="136" d="100"/>
           <a:sy n="136" d="100"/>
         </p:scale>
         <p:origin x="216" y="312"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 		<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -570,50 +582,71 @@
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/>
 		</Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/>
+		</Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/>
+		</Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/>
+		</Relationships>
+</file>
+
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/>
@@ -784,50 +817,314 @@
               <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -1598,51 +1895,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="365760" y="6537960"/>
             <a:ext cx="11430000" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="999999"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Stelysia · SIRET 79109030100015 · 28 Avenue Mal Leclerc et de sa Division, 94380 Bonneuil-sur-Marne</a:t>
+              <a:t>Cabinet Démo · SIRET 79109030100015 · 28 Avenue Mal Leclerc et de sa Division, 94380 Bonneuil-sur-Marne</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="900" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -1902,50 +2199,62 @@
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2158,90 +2467,90 @@
             <a:off x="2286000" y="5029200"/>
             <a:ext cx="9601200" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Référence : AC-STEL-2026-001   ·   Date : 05 juin 2026</a:t>
+              <a:t>Référence : AC-CABI-2026-001   ·   Date : 23 juillet 2026</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2286000" y="6309360"/>
             <a:ext cx="9601200" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Stéphane Benoist — DSI à temps partagé · Stelysia</a:t>
+              <a:t>Consultant Démo — DSI à temps partagé · Cabinet Démo</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 10">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -2253,56 +2562,2225 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text 0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="365760"/>
             <a:ext cx="10972800" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Plan d'action — Horizon 60j</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="914400"/>
+            <a:ext cx="10972800" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>4 actions planifiées</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1371600"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1371600"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="1463040"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="1463040"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Élevé</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1417320"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Déploiement patch management avec délai cible ≤30j et tableau de bord de couverture</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1783080"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Sécurité du parc &amp; endpoints  ·  Source : diagnostic-parc-it</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2029968"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>L'absence de délai cible et de taux de couverture suivi pour le patch management (PARC11, MW15) crée une exposition cyber concrète et une non-conformité NIS2/ISO 27001. En…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2423160"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Shape 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2423160"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="2514600"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="2514600"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Élevé</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2468880"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Finalisation de la cartographie des applications et données critiques</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2834640"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Gouvernance IT &amp; résilience  ·  Source : diagnostic-express</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3081528"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>L'absence de cartographie finalisée et révisée annuellement fragilise toute due diligence, tout plan de continuité et toute analyse de risque (RISK04). C'est un prérequis à la…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="3474720"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="3474720"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="3566160"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="3566160"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Élevé</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3520440"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Mise en place du tableau de bord KPI IT/cyber reporté mensuellement à la direction</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3886200"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Gouvernance &amp; pilotage  ·  Source : diagnostic-gouvernance-it</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4133088"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>L'absence de KPI IT communiqués à la direction (A06, GIT09, RISK10) prive le COMEX de toute visibilité sur le profil de risque et la performance IT, rendant impossible tout…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="4526280"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Shape 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="4526280"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Shape 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="4617720"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="4617720"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Élevé</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4572000"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Formalisation du programme de sensibilisation cybersécurité avec calendrier annuel et sponsoring DG</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Text 28"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4937760"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Culture sécurité  ·  Source : diagnostic-sensibilisation</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Text 29"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5184648"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>L'absence de programme structuré (SENS01) et le sponsoring DG partiel (SENS09) rendent impossible toute démonstration de conformité NIS2/DORA et fragilisent la culture sécurité…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 11">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="365760"/>
+            <a:ext cx="10972800" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Plan d'action — Horizon 90j</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="914400"/>
+            <a:ext cx="10972800" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>4 actions planifiées</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1371600"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1371600"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="1463040"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="1463040"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Élevé</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1417320"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Déploiement MDM/UEM sur l'intégralité du parc et encadrement technique du BYOD</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1783080"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Sécurité des endpoints  ·  Source : diagnostic-zero-trust</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2029968"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>L'enrôlement MDM partiel (ZT11, MW11) et le BYOD non encadré techniquement (ZT14) créent des angles morts sur la surface d'attaque endpoint, incompatibles avec NIS2 et ISO 27001.…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2423160"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Shape 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2423160"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="2514600"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="2514600"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Élevé</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2468880"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Structuration de la gouvernance des risques IT : révision annuelle politique, KRI et traçabilité des décisions</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2834640"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Gouvernance &amp; pilotage des risques  ·  Source : diagnostic-gestion-risques</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3081528"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La politique de risques non révisée (RISK01), les scénarios stratégiques non couverts (RISK04), l'absence de traçabilité des décisions de traitement (RISK07) et l'absence de KRI…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="3474720"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="3474720"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="3566160"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="3566160"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Élevé</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3520440"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Préparation à la facturation électronique obligatoire (échéance 01/09/2026)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3886200"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Conformité réglementaire  ·  Source : diagnostic-express</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4133088"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La non-préparation à la facturation électronique constitue une échéance réglementaire non négociable avec un délai d'exécution qui se resserre pour une ETI de 300-499…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="4526280"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Shape 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="4526280"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0E5C73"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="0E5C73"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Shape 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="4617720"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0E5C73"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="0E5C73"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="4617720"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Modéré</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4572000"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Formalisation du processus d'intégration IT post-acquisition (IT M&amp;A Playbook)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Text 28"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4937760"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Croissance externe &amp; gouvernance  ·  Source : diagnostic-gouvernance-it</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Text 29"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5184648"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>L'absence de business cases formalisés (GIT02), de portefeuille projets priorisé (GIT12) et de processus d'intégration IT structuré expose chaque opération de croissance externe à…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 12">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="365760"/>
+            <a:ext cx="10972800" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Recommandation de cadrage</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1280160"/>
+            <a:ext cx="11091672" cy="5029200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="ECFEFF"/>
+          </a:solidFill>
+          <a:ln w="25400">
+            <a:solidFill>
+              <a:srgbClr val="3FD4E0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="822960" y="1463040"/>
+            <a:ext cx="10515600" cy="4663440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Au regard de l'ensemble des constats, il est recommandé de lancer immédiatement une mission DSI à temps partagé avec un mandat explicite de transformation sur 12 mois, structurée…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La priorité absolue des 30 premiers jours doit être la sécurité des identités et la résilience des sauvegardes — deux domaines où une défaillance peut survenir avant même que les…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Il est également recommandé de présenter ce plan au COMEX dans les deux semaines, avec un engagement formel de la DG sur le sponsoring de la culture sécurité et l'allocation d'un…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="6446520"/>
+            <a:ext cx="11091672" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Livrables existants : Mini-audit MA-TEST-ETI-001-cmq11v — delivered · 65/100    ·    SOW STEL-DEMO-ETI-cmq11v — initial · accepted</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 13">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="365760"/>
+            <a:ext cx="10972800" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:rPr lang="en-US" sz="2600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Annexe — À propos de Stelysia</a:t>
+              <a:t>Annexe — À propos de Cabinet Démo</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="914400"/>
             <a:ext cx="10972800" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
@@ -2846,200 +5324,139 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Synthèse exécutive</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvPr id="3" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="1280160"/>
-            <a:ext cx="11091672" cy="640080"/>
-[...60 lines deleted...]
-            <a:ext cx="10972800" cy="4114800"/>
+            <a:ext cx="10972800" cy="4937760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>9/5 diagnostics couverts — score moyen 84/100</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Meridian Group (300-499 collaborateurs, Services/Conseil &amp; Ingénierie) se présente à cet audit avec un profil de maturité IT contrasté : des fondations opérationnelles globalement…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>72 signaux Partiel/Non · 0 commentaires saisis</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Sur l'ensemble des neuf diagnostics réalisés, les scores oscillent entre 6/100 (Zero Trust) et 8,5/100 (Diagnostic Express), avec une médiane autour de 7/100 — niveau qui traduit…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>1 donnée critique manquante</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Ce delta entre pratiques existantes et pratiques maîtrisées constitue le risque principal : en contexte de croissance externe, c'est précisément ce qui est partiellement fait — et…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Mini-audit existant : oui · SOW signé : non</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Les lacunes les plus critiques se concentrent sur trois axes interdépendants.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 3">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -4522,934 +6939,934 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="914400"/>
             <a:ext cx="10972800" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>5 diagnostics structurants — un diagnostic est couvert à partir de 5 réponses</a:t>
+              <a:t>Diagnostics saisis — un diagnostic est couvert à partir de 5 réponses</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Shape 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-12490704" y="1554480"/>
-            <a:ext cx="2194560" cy="4114800"/>
+            <a:off x="548640" y="1554480"/>
+            <a:ext cx="1734312" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Shape 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-12490704" y="1554480"/>
-            <a:ext cx="2194560" cy="109728"/>
+            <a:off x="548640" y="1554480"/>
+            <a:ext cx="1734312" cy="109728"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="3FD4E0"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="3FD4E0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-12353544" y="1783080"/>
-            <a:ext cx="1920240" cy="640080"/>
+            <a:off x="685800" y="1783080"/>
+            <a:ext cx="1459992" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Diag IT N1</a:t>
+              <a:t>Diag IT N2</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-12353544" y="2423160"/>
-            <a:ext cx="1920240" cy="274320"/>
+            <a:off x="685800" y="2423160"/>
+            <a:ext cx="1459992" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3FD4E0"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Couvert</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-12353544" y="2834640"/>
-            <a:ext cx="1920240" cy="640080"/>
+            <a:off x="685800" y="2834640"/>
+            <a:ext cx="1459992" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>90</a:t>
+              <a:t>72</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> /100</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-12353544" y="3749040"/>
-            <a:ext cx="1920240" cy="1737360"/>
+            <a:off x="685800" y="3749040"/>
+            <a:ext cx="1459992" cy="1737360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>26 réponses</a:t>
+              <a:t>75 réponses</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>5 partiel · 0 non</a:t>
+              <a:t>22 partiel · 10 non</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>0 commentaires</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Shape 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-10158984" y="1554480"/>
-            <a:ext cx="2194560" cy="4114800"/>
+            <a:off x="2420112" y="1554480"/>
+            <a:ext cx="1734312" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Shape 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-10158984" y="1554480"/>
-            <a:ext cx="2194560" cy="109728"/>
+            <a:off x="2420112" y="1554480"/>
+            <a:ext cx="1734312" cy="109728"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="3FD4E0"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="3FD4E0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Text 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-10021824" y="1783080"/>
-            <a:ext cx="1920240" cy="640080"/>
+            <a:off x="2557272" y="1783080"/>
+            <a:ext cx="1459992" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Diag IT N2</a:t>
+              <a:t>Modern Workplace</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Text 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-10021824" y="2423160"/>
-            <a:ext cx="1920240" cy="274320"/>
+            <a:off x="2557272" y="2423160"/>
+            <a:ext cx="1459992" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3FD4E0"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Couvert</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Text 12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-10021824" y="2834640"/>
-            <a:ext cx="1920240" cy="640080"/>
+            <a:off x="2557272" y="2834640"/>
+            <a:ext cx="1459992" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>72</a:t>
+              <a:t>88</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> /100</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Text 13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-10021824" y="3749040"/>
-            <a:ext cx="1920240" cy="1737360"/>
+            <a:off x="2557272" y="3749040"/>
+            <a:ext cx="1459992" cy="1737360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>75 réponses</a:t>
+              <a:t>28 réponses</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>22 partiel · 10 non</a:t>
+              <a:t>7 partiel · 0 non</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>0 commentaires</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Shape 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-7827264" y="1554480"/>
-            <a:ext cx="2194560" cy="4114800"/>
+            <a:off x="4291584" y="1554480"/>
+            <a:ext cx="1734312" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Shape 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-7827264" y="1554480"/>
-            <a:ext cx="2194560" cy="109728"/>
+            <a:off x="4291584" y="1554480"/>
+            <a:ext cx="1734312" cy="109728"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="3FD4E0"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="3FD4E0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Text 16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-7690104" y="1783080"/>
-            <a:ext cx="1920240" cy="640080"/>
+            <a:off x="4428744" y="1783080"/>
+            <a:ext cx="1459992" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Modern Workplace</a:t>
+              <a:t>Diag IT N1</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Text 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-7690104" y="2423160"/>
-            <a:ext cx="1920240" cy="274320"/>
+            <a:off x="4428744" y="2423160"/>
+            <a:ext cx="1459992" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3FD4E0"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Couvert</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Text 18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-7690104" y="2834640"/>
-            <a:ext cx="1920240" cy="640080"/>
+            <a:off x="4428744" y="2834640"/>
+            <a:ext cx="1459992" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>88</a:t>
+              <a:t>90</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> /100</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Text 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-7690104" y="3749040"/>
-            <a:ext cx="1920240" cy="1737360"/>
+            <a:off x="4428744" y="3749040"/>
+            <a:ext cx="1459992" cy="1737360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>28 réponses</a:t>
+              <a:t>26 réponses</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>7 partiel · 0 non</a:t>
+              <a:t>5 partiel · 0 non</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>0 commentaires</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Shape 20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-5495544" y="1554480"/>
-            <a:ext cx="2194560" cy="4114800"/>
+            <a:off x="6163056" y="1554480"/>
+            <a:ext cx="1734312" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Shape 21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-5495544" y="1554480"/>
-            <a:ext cx="2194560" cy="109728"/>
+            <a:off x="6163056" y="1554480"/>
+            <a:ext cx="1734312" cy="109728"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="3FD4E0"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="3FD4E0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Text 22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-5358384" y="1783080"/>
-            <a:ext cx="1920240" cy="640080"/>
+            <a:off x="6300216" y="1783080"/>
+            <a:ext cx="1459992" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Zero Trust</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Text 23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-5358384" y="2423160"/>
-            <a:ext cx="1920240" cy="274320"/>
+            <a:off x="6300216" y="2423160"/>
+            <a:ext cx="1459992" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3FD4E0"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Couvert</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="Text 24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-5358384" y="2834640"/>
-            <a:ext cx="1920240" cy="640080"/>
+            <a:off x="6300216" y="2834640"/>
+            <a:ext cx="1459992" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>80</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> /100</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="Text 25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-5358384" y="3749040"/>
-            <a:ext cx="1920240" cy="1737360"/>
+            <a:off x="6300216" y="3749040"/>
+            <a:ext cx="1459992" cy="1737360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>20 réponses</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
@@ -5468,2758 +7885,541 @@
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>0 commentaires</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="Shape 26"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-3163824" y="1554480"/>
-            <a:ext cx="2194560" cy="4114800"/>
+            <a:off x="8034528" y="1554480"/>
+            <a:ext cx="1734312" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="Shape 27"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-3163824" y="1554480"/>
-            <a:ext cx="2194560" cy="109728"/>
+            <a:off x="8034528" y="1554480"/>
+            <a:ext cx="1734312" cy="109728"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="94A3B8"/>
+            <a:srgbClr val="3FD4E0"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="94A3B8"/>
+              <a:srgbClr val="3FD4E0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Text 28"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-3026664" y="1783080"/>
-            <a:ext cx="1920240" cy="640080"/>
+            <a:off x="8171688" y="1783080"/>
+            <a:ext cx="1459992" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Auto &amp; IA</a:t>
+              <a:t>RGPD</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31" name="Text 29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-3026664" y="2423160"/>
-            <a:ext cx="1920240" cy="274320"/>
+            <a:off x="8171688" y="2423160"/>
+            <a:ext cx="1459992" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="94A3B8"/>
-[...2 lines deleted...]
-              <a:t>Non démarré</a:t>
+                  <a:srgbClr val="3FD4E0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Couvert</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="32" name="Text 30"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-3026664" y="2834640"/>
-            <a:ext cx="1920240" cy="640080"/>
+            <a:off x="8171688" y="2834640"/>
+            <a:ext cx="1459992" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0">
-[...6 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>88</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> /100</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33" name="Text 31"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-3026664" y="3749040"/>
-            <a:ext cx="1920240" cy="1737360"/>
+            <a:off x="8171688" y="3749040"/>
+            <a:ext cx="1459992" cy="1737360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>0 réponses</a:t>
+              <a:t>16 réponses</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>0 partiel · 0 non</a:t>
+              <a:t>4 partiel · 0 non</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>0 commentaires</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34" name="Shape 32"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-832104" y="1554480"/>
-            <a:ext cx="2194560" cy="4114800"/>
+            <a:off x="9906000" y="1554480"/>
+            <a:ext cx="1734312" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="35" name="Shape 33"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-832104" y="1554480"/>
-[...1110 lines deleted...]
-            <a:ext cx="2194560" cy="109728"/>
+            <a:off x="9906000" y="1554480"/>
+            <a:ext cx="1734312" cy="109728"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="3FD4E0"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="3FD4E0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="66" name="Text 64"/>
-[...6 lines deleted...]
-            <a:ext cx="1920240" cy="640080"/>
+          <p:cNvPr id="36" name="Text 34"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10043160" y="1783080"/>
+            <a:ext cx="1459992" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>RGPD</a:t>
+              <a:t>Gouvernance IT</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="67" name="Text 65"/>
-[...6 lines deleted...]
-            <a:ext cx="1920240" cy="274320"/>
+          <p:cNvPr id="37" name="Text 35"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10043160" y="2423160"/>
+            <a:ext cx="1459992" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3FD4E0"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Couvert</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="68" name="Text 66"/>
-[...6 lines deleted...]
-            <a:ext cx="1920240" cy="640080"/>
+          <p:cNvPr id="38" name="Text 36"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10043160" y="2834640"/>
+            <a:ext cx="1459992" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>88</a:t>
+              <a:t>79</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> /100</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="69" name="Text 67"/>
-[...6 lines deleted...]
-            <a:ext cx="1920240" cy="1737360"/>
+          <p:cNvPr id="39" name="Text 37"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10043160" y="3749040"/>
+            <a:ext cx="1459992" cy="1737360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>16 réponses</a:t>
+              <a:t>14 réponses</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>4 partiel · 0 non</a:t>
+              <a:t>6 partiel · 0 non</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>0 commentaires</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="70" name="Shape 68"/>
-[...92 lines deleted...]
-            <a:ext cx="1920240" cy="274320"/>
+          <p:cNvPr id="40" name="Text 38"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="5897880"/>
+            <a:ext cx="11091672" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" marL="0">
-[...8 lines deleted...]
-              <a:t>Couvert</a:t>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>+ 3 autres diagnostics saisis    ·    8 non démarrés</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
-          </a:p>
-[...1030 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 5">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -8237,262 +8437,587 @@
             <a:off x="548640" y="365760"/>
             <a:ext cx="10972800" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Constats par axe</a:t>
+              <a:t>Constats prioritaires</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvPr id="3" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="914400"/>
+            <a:ext cx="10972800" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axes les plus faibles (≤ 3)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="1280160"/>
-            <a:ext cx="11091672" cy="640080"/>
+            <a:ext cx="11091672" cy="1463040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FEF3C7"/>
+            <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
-          <a:ln w="19050">
+          <a:ln w="6350">
             <a:solidFill>
-              <a:srgbClr val="F59E0B"/>
+              <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Text 2"/>
-[...6 lines deleted...]
-            <a:ext cx="10789920" cy="640080"/>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1280160"/>
+            <a:ext cx="91440" cy="1463040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1325880"/>
+            <a:ext cx="10835640" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
-[...19 lines deleted...]
-            <a:ext cx="10972800" cy="365760"/>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Zero Trust</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Identité &amp; Contrôle d'accès</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  ·  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="EF4444"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>6/100</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1645920"/>
+            <a:ext cx="10835640" cy="1097280"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Meridian Group affiche une posture Zero Trust en construction : 12 réponses positives sur 20 témoignent d'une base existante, mais 8 points restent partiels, concentrés sur les couches Identité, Appareils et Réseau — les trois piliers fondateurs du modèle. Les lacunes les plus…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2834640"/>
+            <a:ext cx="11091672" cy="1463040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Shape 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2834640"/>
+            <a:ext cx="91440" cy="1463040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2880360"/>
+            <a:ext cx="10835640" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
-[...19 lines deleted...]
-            <a:ext cx="10972800" cy="3657600"/>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Gouvernance IT</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Pilotage &amp; alignement stratégique IT</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  ·  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="EF4444"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>6.4/100</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3200400"/>
+            <a:ext cx="10835640" cy="1097280"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La gouvernance IT de Meridian Group repose sur des bases existantes mais reste structurellement incomplète : sur 14 points évalués, 6 signaux partiels révèlent un pilotage en construction, insuffisant pour soutenir une ETI en croissance externe et en cours…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Shape 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="4389120"/>
+            <a:ext cx="11091672" cy="1463040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="4389120"/>
+            <a:ext cx="91440" cy="1463040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4434840"/>
+            <a:ext cx="10835640" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
-[...7 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Gestion des risques IT &amp; cyber</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Diag IT N2 — 72/100 (22P / 10N)</a:t>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:t>Gouvernance &amp; pilotage des risques</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  ·  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="EF4444"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>6.7/100</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4754880"/>
+            <a:ext cx="10835640" cy="1097280"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Gouvernance IT — 79/100 (6P / 0N)</a:t>
-[...55 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>Meridian Group affiche une base de gestion des risques partiellement structurée (8/12 réponses positives), mais les quatre signaux « Partiel » révèlent une fragilité systémique sur toute la chaîne de valeur du risque : la politique existe mais n'est pas revue annuellement…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 6">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -8510,226 +9035,1085 @@
             <a:off x="548640" y="365760"/>
             <a:ext cx="10972800" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Croisement enjeux business / IT</a:t>
+              <a:t>Constats complémentaires</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvPr id="3" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="914400"/>
+            <a:ext cx="10972800" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axes intermédiaires</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="1280160"/>
-            <a:ext cx="11091672" cy="640080"/>
+            <a:ext cx="11091672" cy="762000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FEF3C7"/>
+            <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
-          <a:ln w="19050">
+          <a:ln w="6350">
             <a:solidFill>
-              <a:srgbClr val="F59E0B"/>
+              <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Text 2"/>
-[...6 lines deleted...]
-            <a:ext cx="10789920" cy="640080"/>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1280160"/>
+            <a:ext cx="91440" cy="762000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1325880"/>
+            <a:ext cx="10835640" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
-[...19 lines deleted...]
-            <a:ext cx="10972800" cy="4114800"/>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Sensibilisation cybersécurité</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Gouvernance &amp; Culture Sécurité</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  ·  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="EF4444"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>7/100</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1645920"/>
+            <a:ext cx="10835640" cy="396240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Meridian Group affiche un socle de sensibilisation globalement en place (7/10 réponses positives), mais trois signaux partiels révèlent une fragilité structurelle qui pèse directement sur les enjeux de cybersécurité, de conformité réglementaire et de croissance externe. Critique…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2133600"/>
+            <a:ext cx="11091672" cy="762000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Shape 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2133600"/>
+            <a:ext cx="91440" cy="762000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2179320"/>
+            <a:ext cx="10835640" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
-[...7 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>RGPD</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>croissance-externe</a:t>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:t>Conformité &amp; gouvernance des données personnelles</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  ·  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="EF4444"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>7.5/100</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2499360"/>
+            <a:ext cx="10835640" cy="396240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>conformite-reglementaire</a:t>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:t>Meridian Group affiche une base RGPD solide (12/16 réponses positives), mais quatre signaux partiels révèlent des fragilités structurelles qui exposent directement les enjeux de conformité réglementaire, d'internationalisation et de croissance externe. La politique de protection…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Shape 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2987040"/>
+            <a:ext cx="11091672" cy="762000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2987040"/>
+            <a:ext cx="91440" cy="762000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3032760"/>
+            <a:ext cx="10835640" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Modern Workplace</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>cybersecurite</a:t>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:t>Endpoint &amp; sécurité poste / Stockage &amp; sauvegarde</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  ·  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="EF4444"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>7.5/100</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3352800"/>
+            <a:ext cx="10835640" cy="396240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>transformation-digitale</a:t>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:t>Meridian Group affiche une base Modern Workplace globalement solide (21/28 réponses positives), mais sept signaux partiels révèlent des fragilités structurelles qui entrent directement en tension avec les enjeux de cybersécurité, de conformité réglementaire et…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Shape 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="3840480"/>
+            <a:ext cx="11091672" cy="762000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Shape 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="3840480"/>
+            <a:ext cx="91440" cy="762000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3886200"/>
+            <a:ext cx="10835640" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Parc IT</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>internationalisation</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>Maîtrise du cycle de vie et sécurisation du parc</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  ·  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="EF4444"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>7.75/100</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4206240"/>
+            <a:ext cx="10835640" cy="396240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Le parc IT de Meridian Group présente une base saine (9/12 pratiques validées), mais trois signaux partiels concentrent l'essentiel du risque résiduel. Le plan de renouvellement postes/serveurs (PARC03) existe à l'état embryonnaire : sans budget prévisionnel formalisé ni durée…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="4693920"/>
+            <a:ext cx="11091672" cy="762000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Shape 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="4693920"/>
+            <a:ext cx="91440" cy="762000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4739640"/>
+            <a:ext cx="10835640" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Diag IT N1 — Diagnostic Express</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Gouvernance SI &amp; Sécurité fondamentale</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  ·  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="EF4444"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>8.5/100</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5059680"/>
+            <a:ext cx="10835640" cy="396240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Meridian Group affiche une base IT globalement opérationnelle (21/26 réponses positives), mais cinq signaux partiels révèlent des fragilités structurelles directement exposées aux enjeux de cybersécurité, conformité réglementaire et croissance externe. La gestion des identités…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Shape 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="5547360"/>
+            <a:ext cx="11091672" cy="762000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="5547360"/>
+            <a:ext cx="91440" cy="762000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6366F1"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="6366F1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Text 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5593080"/>
+            <a:ext cx="10835640" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Diag IT N2 — Diagnostic Avancé</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Cybersécurité &amp; Gouvernance IT</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  ·  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>57/100</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Text 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5913120"/>
+            <a:ext cx="10835640" cy="396240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Meridian Group (300-499 collaborateurs, Services/Conseil &amp; Ingénierie) présente un niveau de maturité IT intermédiaire mais structurellement insuffisant au regard de ses enjeux de cybersécurité, de conformité réglementaire et de croissance externe : sur 75 points audités, 32…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 7">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -8747,123 +10131,145 @@
             <a:off x="548640" y="365760"/>
             <a:ext cx="10972800" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Risques prioritaires</a:t>
+              <a:t>Croisement enjeux business / IT</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="548640" y="914400"/>
-            <a:ext cx="10972800" cy="365760"/>
+            <a:off x="548640" y="1280160"/>
+            <a:ext cx="10972800" cy="5120640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" marL="0">
-[...44 lines deleted...]
-              <a:t>Aucun risque saisi dans le registre</a:t>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1400"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Les cinq enjeux business déclarés par Meridian Group — croissance externe, conformité réglementaire, cybersécurité, transformation digitale et internationalisation — ne sont pas…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1400"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La croissance externe sans gouvernance IT structurée (GIT02, GIT12) et sans sécurité des identités consolidée (ZT01, A16, A20) est le scénario de risque le plus probable à court…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1400"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>L'internationalisation, quant à elle, exacerbe les lacunes sur les transferts hors UE/EEE (RGPD14), la couverture MDM des entités distantes (MW11, ZT11) et la dépendance aux…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1400"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La transformation digitale, enfin, ne peut produire ses effets attendus sans un socle de gouvernance et de sécurité crédible : l'absence de KPI IT reportés à la direction (A06,…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 8">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -8883,150 +10289,125 @@
             <a:off x="548640" y="365760"/>
             <a:ext cx="10972800" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Plan d'action 30 / 60 / 90 jours</a:t>
+              <a:t>Risques prioritaires</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 1"/>
-[...20 lines deleted...]
-        </p:spPr>
+          <p:cNvPr id="3" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="914400"/>
+            <a:ext cx="10972800" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Registre saisi par le consultant — top 8 par gravité</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="731520" y="1280160"/>
-            <a:ext cx="10789920" cy="640080"/>
+            <a:off x="548640" y="2194560"/>
+            <a:ext cx="10972800" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" marL="0">
-[...46 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Aucun risque saisi dans le registre</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 9">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -9044,233 +10425,973 @@
             <a:off x="548640" y="365760"/>
             <a:ext cx="10972800" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Recommandation de cadrage</a:t>
+              <a:t>Plan d'action — Horizon 30j</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 1"/>
-[...6 lines deleted...]
-            <a:ext cx="11091672" cy="4114800"/>
+          <p:cNvPr id="3" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="914400"/>
+            <a:ext cx="10972800" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>4 actions planifiées</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1371600"/>
+            <a:ext cx="11091672" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="ECFEFF"/>
+            <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
-          <a:ln w="25400">
+          <a:ln w="6350">
             <a:solidFill>
-              <a:srgbClr val="3FD4E0"/>
+              <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Text 2"/>
-[...6 lines deleted...]
-            <a:ext cx="10515600" cy="640080"/>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1371600"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="1463040"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="1463040"/>
+            <a:ext cx="1051560" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" marL="0">
-[...3 lines deleted...]
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Critique</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1417320"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Prêt pour SOW — DSI temps partagé</a:t>
-[...14 lines deleted...]
-            <a:ext cx="10515600" cy="1828800"/>
+              <a:t>Consolidation de l'annuaire central et élimination des comptes partagés</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1783080"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Sécurité des identités &amp; accès  ·  Source : diagnostic-zero-trust</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2029968"/>
+            <a:ext cx="10698480" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>9 diagnostics couverts, 72 signaux Partiel/Non. Cadrage suffisant pour proposer un SOW DSI temps partagé.</a:t>
+              <a:t>Les comptes partagés (diagnostic-express) et l'annuaire incomplet sur prestataires/comptes de service (ZT01) constituent le vecteur d'attaque le plus immédiat et le plus…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2423160"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Shape 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2423160"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="2514600"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="2514600"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Critique</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2468880"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Déploiement MFA résistant au phishing sur comptes sensibles et administrateurs</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Text 4"/>
-[...6 lines deleted...]
-            <a:ext cx="10515600" cy="457200"/>
+          <p:cNvPr id="16" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2834640"/>
+            <a:ext cx="10698480" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Format mission recommandé : </a:t>
-[...5 lines deleted...]
-              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+              <a:t>Axe : Sécurité des identités &amp; accès  ·  Source : diagnostic-avance</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3081528"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Le MFA incomplet (A16) et l'authentification SMS/OTP sur comptes sensibles (ZT06) représentent le risque de compromission le plus probable à court terme, notamment lors…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="3474720"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="3474720"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="3566160"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="3566160"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Critique</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3520440"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>DSI temps partagé — V1 recommandée</a:t>
-[...14 lines deleted...]
-            <a:ext cx="11091672" cy="365760"/>
+              <a:t>Audit et plan de remédiation sauvegarde 3-2-1 avec RTO/RPO documentés</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3886200"/>
+            <a:ext cx="10698480" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Résilience opérationnelle  ·  Source : modern-workplace</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4133088"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La sauvegarde 3-2-1 incomplète (MW23) et l'absence de RTO/RPO validés (MW27) combinées à l'absence de tests de restauration (A41) constituent le risque opérationnel le plus grave…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="4526280"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Shape 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="4526280"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Shape 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="4617720"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="4617720"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Critique</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4572000"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Mise en conformité RGPD : transferts hors UE/EEE et politique cookies</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Text 28"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4937760"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Livrables existants : Mini-audit MA-TEST-ETI-001-cmq11v — delivered · 65/100    ·    Aucun SOW signé / accepté</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+              <a:t>Axe : Conformité réglementaire  ·  Source : diagnostic-rgpd</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Text 29"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5184648"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Les transferts hors UE/EEE sans mécanismes post-Schrems II validés (RGPD14) et la non-conformité du bandeau cookies (RGPD10) sont les deux points les plus immédiatement opposables…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -9540,88 +11661,91 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>0</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
   <Paragraphs>0</Paragraphs>
-  <Slides>10</Slides>
-  <Notes>10</Notes>
+  <Slides>13</Slides>
+  <Notes>13</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
+    <vt:vector size="16" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Slide 1</vt:lpstr>
       <vt:lpstr>Slide 2</vt:lpstr>
       <vt:lpstr>Slide 3</vt:lpstr>
       <vt:lpstr>Slide 4</vt:lpstr>
       <vt:lpstr>Slide 5</vt:lpstr>
       <vt:lpstr>Slide 6</vt:lpstr>
       <vt:lpstr>Slide 7</vt:lpstr>
       <vt:lpstr>Slide 8</vt:lpstr>
       <vt:lpstr>Slide 9</vt:lpstr>
       <vt:lpstr>Slide 10</vt:lpstr>
+      <vt:lpstr>Slide 11</vt:lpstr>
+      <vt:lpstr>Slide 12</vt:lpstr>
+      <vt:lpstr>Slide 13</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Stelysia</Company>
+  <Company>Cabinet Démo</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Audit-cadrage AC-STEL-2026-001 — TEST_ETI Meridian Group</dc:title>
+  <dc:title>Audit-cadrage AC-CABI-2026-001 — TEST_ETI Meridian Group</dc:title>
   <dc:subject>PptxGenJS Presentation</dc:subject>
-  <dc:creator>Stéphane Benoist</dc:creator>
+  <dc:creator>Consultant Démo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>