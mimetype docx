--- v1 (2026-07-23)
+++ v2 (2026-10-22)
@@ -34,175 +34,175 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="6366F1" w:sz="48" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="240" w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:before="80"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Inter Tight" w:cs="Inter Tight" w:eastAsia="Inter Tight" w:hAnsi="Inter Tight"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">AUDIT-CADRAGE</w:t>
+        <w:t xml:space="preserve">DOSSIER DE CADRAGE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve">Cabinet Démo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="6366F1" w:sz="16" w:space="8"/>
         </w:pBdr>
         <w:spacing w:after="100" w:before="600"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Source Serif 4" w:cs="Source Serif 4" w:eastAsia="Source Serif 4" w:hAnsi="Source Serif 4"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F172A"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
-        <w:t xml:space="preserve">AUDIT-CADRAGE INTERNE</w:t>
+        <w:t xml:space="preserve">DOSSIER DE CADRAGE INTERNE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="600"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="666666"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">État de connaissance — préparation mission DSI temps partagé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">TEST_ETI Meridian Group</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="666666"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Services / Conseil &amp; Ingenierie · 300-499</w:t>
+        <w:t xml:space="preserve">Services / Conseil &amp; Ingenierie · 200-500</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
         </w:rPr>
         <w:t xml:space="preserve">Référence : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">AC-CABI-2026-001</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
         </w:rPr>
         <w:t xml:space="preserve">    ·    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
         </w:rPr>
         <w:t xml:space="preserve">Date : </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">23 juillet 2026</w:t>
+        <w:t xml:space="preserve">22 octobre 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="800"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Consultant Démo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
         </w:rPr>
         <w:t xml:space="preserve"> — DSI à temps partagé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -219,75 +219,75 @@
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="160" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Synthèse exécutive</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Meridian Group (300-499 collaborateurs, Services/Conseil &amp; Ingénierie) se présente à cet audit avec un profil de maturité IT contrasté : des fondations opérationnelles globalement en place, mais une architecture de gouvernance, de sécurité et de conformité structurellement insuffisante pour soutenir les ambitions de croissance externe, d'internationalisation et de transformation digitale portées par la direction. Sur l'ensemble des neuf diagnostics réalisés, les scores oscillent entre 6/100 (Zero Trust) et 8,5/100 (Diagnostic Express), avec une médiane autour de 7/100 — niveau qui traduit une organisation qui « fait les choses » sans les piloter ni les documenter de façon systémique. Ce delta entre pratiques existantes et pratiques maîtrisées constitue le risque principal : en contexte de croissance externe, c'est précisément ce qui est partiellement fait — et non ce qui est absent — qui génère les incidents les plus coûteux.</w:t>
+        <w:t xml:space="preserve">Meridian Group présente un socle IT et sécurité globalement en place sur l'ensemble des neuf diagnostics réalisés (taux de conformité souvent supérieurs à 70-80%), mais cette apparente maturité masque une concentration systématique des écarts sur les briques les plus sensibles au regard de la stratégie du groupe : croissance externe, internationalisation, conformité réglementaire (NIS2, RGPD strict, ISO 27001 exigée par les clients, DORA partiel) et transformation digitale. Ce n'est pas un problème de volume de non-conformités, mais un problème de nature : les écarts touchent presque tous la résilience (sauvegardes 3-2-1 non respectées, RTO/RPO non validés, absence de tests de restauration documentés), le contrôle d'accès (MFA partiel, comptes partagés, moindre privilège non appliqué, revue prestataires incomplète) et la gouvernance de la donnée (RGPD partiel sur les DPIA, transferts hors UE, IA/AI Act non cadré).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Les lacunes les plus critiques se concentrent sur trois axes interdépendants. Premièrement, la sécurité des identités et des accès est le maillon faible transverse : comptes partagés subsistants, MFA incomplet, annuaire central non exhaustif (prestataires, comptes de service), Conditional Access partiel, SSO SaaS absent — autant de vecteurs d'attaque directement exploitables lors d'une intégration post-acquisition ou d'une ouverture internationale. Deuxièmement, la résilience opérationnelle est insuffisante : la sauvegarde 3-2-1 est incomplète, les tests de restauration absents, les RTO/RPO non validés, et aucun exercice de crise cyber n'a été conduit à terme — une exposition majeure pour une ETI dont la continuité de service est un actif commercial. Troisièmement, la gouvernance IT manque de colonne vertébrale : pas de KPI reportés à la direction, pas de portefeuille projets priorisé, pas de business cases formalisés, dépendance aux personnes clés non mitigée — ce qui rend impossible tout pilotage éclairé des investissements IT dans un contexte de transformation accélérée.</w:t>
+        <w:t xml:space="preserve">Cette combinaison est particulièrement critique dans le contexte spécifique de Meridian Group : chaque acquisition ou implantation internationale élargit la surface de risque (nouveaux systèmes, nouveaux comptes, nouveaux flux de données transfrontaliers) sans que le groupe dispose aujourd'hui d'un dispositif de pilotage des risques mature (politique non stabilisée, absence de KRI reportés à la direction) ni d'une gouvernance IT suffisamment tracée (comité IT sans formalisation rigoureuse, inventaire contractuel non fiabilisé). Autrement dit, la vitesse de développement du groupe est structurellement plus rapide que sa capacité à absorber et sécuriser les nouveaux périmètres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Sur le plan de la conformité réglementaire, la situation est préoccupante à court terme. Le RGPD présente des fragilités documentées sur la diffusion de la politique, le suivi des DPIA, la conformité cookies et les transferts hors UE/EEE — points directement opposables en audit CNIL ou en due diligence M&amp;A. NIS2 (entité importante) impose des obligations de gouvernance des risques, de gestion des incidents et de sécurité de la chaîne d'approvisionnement que Meridian Group ne satisfait pas encore formellement. L'ISO 27001 exigée par les clients grands comptes suppose une maturité documentaire et opérationnelle que plusieurs diagnostics révèlent comme non atteinte. Enfin, la facturation électronique obligatoire au 1er septembre 2026 constitue une échéance réglementaire non préparée avec un délai d'exécution qui se resserre.</w:t>
+        <w:t xml:space="preserve">La cybersécurité opérationnelle constitue le point de tension le plus aigu : Zero Trust amorcé mais partiel sur les trois piliers Identité/Appareils/Réseau, détection immature (pas de scans de vulnérabilités, pas de filtrage DNS/web, Wi-Fi non segmenté, SIEM/MDR à l'étude), et sensibilisation des collaborateurs très en retard (score 7/100) malgré un programme engagé. Ces failles combinées créent un risque cyber élevé à critique qui, en cas d'incident, se propagerait d'autant plus vite que les capacités de détection et de réaction sont limitées et que la continuité d'activité n'est pas garantie faute de sauvegardes fiables et testées.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">La dynamique de croissance externe amplifie chacun de ces risques : toute acquisition intègre par défaut les vulnérabilités du parc absorbé dans le périmètre de sécurité de Meridian Group. Sans cartographie des applications critiques finalisée, sans plan de renouvellement budgété, sans processus d'intégration IT formalisé, chaque opération M&amp;A est un vecteur d'exposition supplémentaire plutôt qu'un levier de valeur. Le plan d'action proposé vise précisément à construire, en 90 jours, les fondations qui permettront à Meridian Group de croître sans dégrader son profil de risque — et de démontrer sa maturité aux clients, aux régulateurs et aux cibles potentielles.</w:t>
+        <w:t xml:space="preserve">Enfin, la dimension conformité (RGPD, IA Act, facturation électronique 2026) et la dimension gouvernance/contractuelle (SLA, dépendance aux personnes clés IT) doivent être traitées avec la même priorité que la technique : elles conditionnent directement la crédibilité du groupe lors des due diligences d'acquisition et l'acceptabilité de son développement à l'international. Le diagnostic global appelle donc un plan de remédiation resserré et séquencé, avant toute nouvelle opération de croissance externe ou d'ouverture géographique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="160" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Profil client &amp; enjeux</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="100%"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="E2E8F0" w:sz="4"/>
           <w:left w:val="single" w:color="E2E8F0" w:sz="4"/>
@@ -358,51 +358,51 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="32%"/>
             <w:shd w:fill="F8FAFC"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="6366F1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effectif</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="68%"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">300-499</w:t>
+              <w:t xml:space="preserve">200-500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="32%"/>
             <w:shd w:fill="F8FAFC"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="6366F1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dirigeant principal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="68%"/>
           </w:tcPr>
@@ -1723,50 +1723,498 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t xml:space="preserve">Exploitation et support</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="94A3B8"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non démarré</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0 / 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applications et données</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="94A3B8"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non démarré</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0 / 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau et infrastructure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="94A3B8"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non démarré</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0 / 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architecture et dette technique</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="94A3B8"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non démarré</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0 / 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conduite de projet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="94A3B8"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non démarré</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0 / 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reprise de projet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="94A3B8"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non démarré</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0 / 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reprise de projet, 6 phrases</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="94A3B8"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non démarré</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0 / 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">Sensibilisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="6366F1"/>
               </w:rPr>
               <w:t xml:space="preserve">Couvert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
@@ -1998,51 +2446,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Données personnelles &amp; RGPD : 83/100 (3/3 réponses · 1P / 0N)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Prestataires &amp; cloud : 100/100 (3/3 réponses · 0P / 0N)</w:t>
+        <w:t xml:space="preserve">Prestataires &amp; cloud : 100/100 (3/4 réponses · 0P / 0N)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sensibilisation : 100/100 (1/1 réponses · 0P / 0N)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
@@ -2213,50 +2661,63 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sensibilisation &amp; culture : 75/100 (6/6 réponses · 1P / 1N)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">IA &amp; innovation : 50/100 (1/6 réponses · 1P / 0N)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Conduite de projet : — (0/6 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Modern Workplace — détail par catégorie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Identité &amp; accès : 90/100 (5/5 réponses · 1P / 0N)</w:t>
       </w:r>
@@ -3494,50 +3955,649 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Obsolescence &amp; dette technique : 100/100 (2/2 réponses · 0P / 0N)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lien avec sécurité : 75/100 (2/2 réponses · 1P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="80" w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exploitation et support — détail par catégorie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Support des utilisateurs : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Prestataire et engagements de service : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Accès d'administration : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mises à jour et changements : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Surveillance et disponibilité : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Documentation d'exploitation : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="80" w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applications et données — détail par catégorie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Portefeuille de logiciels : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Éditeurs et dépendances : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Échanges entre logiciels : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Données de référence et qualité : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Stockage, accès et partage : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Conservation et archivage : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="80" w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Réseau et infrastructure — détail par catégorie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Accès Internet et pare-feu : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Réseau interne et cloisonnement : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wi-Fi : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Accès à distance : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Serveurs et stockage : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Versions et fin de support : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="80" w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Architecture et dette technique — détail par catégorie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vision cible : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dette technique : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Outils faits maison : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Relation avec les métiers : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Compétences et capacités : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Choix et réversibilité : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="80" w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conduite de projet — détail par catégorie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Gouvernance des projets : — (0/3 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Cadrage : — (0/3 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pilotage et suivi : — (0/3 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Livraison et adoption : — (0/3 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Clôture : — (0/3 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="80" w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reprise de projet — détail par catégorie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Décision : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Responsabilité : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Échéance : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Budget : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Risques : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Statut affiché : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Périmètre et arrêt : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="80" w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reprise de projet, 6 phrases — détail par catégorie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Test des 6 phrases : — (0/6 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Indicateurs de complexité : — (0/5 réponses · 0P / 0N)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sensibilisation — détail par catégorie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
@@ -3820,1698 +4880,1563 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Constats par axe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gestion des risques IT &amp; cyber — Gouvernance &amp; pilotage des risques (score 6.7/100)</w:t>
+        <w:t xml:space="preserve">Gestion des risques — Gouvernance &amp; pilotage des risques IT/cyber</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Meridian Group affiche une base de gestion des risques partiellement structurée (8/12 réponses positives), mais les quatre signaux « Partiel » révèlent une fragilité systémique sur toute la chaîne de valeur du risque : la politique existe mais n'est pas revue annuellement (RISK01), ce qui est critique au regard des enjeux de cybersécurité et de conformité réglementaire portés par la direction. L'analyse de risques reste incomplète sur les scénarios stratégiques et opérationnels (RISK04), exposant directement les projets de croissance externe et d'internationalisation à des angles morts non traités. Le traitement des risques identifiés n'est pas systématiquement documenté (RISK07) : sans décision tracée de réduction, transfert ou acceptation, la responsabilité managériale est engagée et l'assurabilité cyber fragilisée. Enfin, l'absence de KRI reportés régulièrement à la direction (RISK10) prive le COMEX de tout tableau de bord pour piloter l'évolution du profil de risque dans un contexte de transformation digitale accélérée — ce qui constitue un risque de gouvernance élevé à court terme.</w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">RISK10 Partiel — KRI absents au reporting direction : pilotage du profil de risque impossible</w:t>
+        <w:t xml:space="preserve">Le socle de gestion des risques existe (8 réponses Oui sur 12) mais reste fragile sur les points structurants du pilotage. La politique de gestion des risques (RISK01) n'est ni stabilisée ni revue annuellement, ce qui est critique pour un groupe engagé dans une croissance externe et une internationalisation : chaque acquisition ou implantation modifie le périmètre de menace et doit être ré-évaluée formellement. L'analyse de risques ne couvre que partiellement les scénarios stratégiques et opérationnels (RISK04), limitant la capacité à anticiper des attaques ciblées — un enjeu direct compte tenu de l'exposition cybersécurité affichée. L'absence de décision documentée systématique de traitement (RISK07 : réduction, transfert, évitement, acceptation) expose l'entreprise en cas de contrôle de conformité réglementaire, faute de traçabilité des arbitrages. Enfin, le manque de KRI régulièrement reportés à la direction (RISK10) prive le comité de direction d'un pilotage factuel du profil de risque, alors même que la transformation digitale en cours devrait s'accompagner d'un suivi renforcé. Ces quatre écarts, bien que qualifiés de 'Partiel', sont interdépendants et forment un axe de risque élevé à traiter en priorité avant toute nouvelle acquisition ou extension internationale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">RISK01 : politique non revue annuellement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">RISK04 : scénarios stratégiques/opérationnels partiellement couverts</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">RISK07 : décisions de traitement non systématiquement documentées</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">RISK10 : absence de KRI reportés régulièrement à la direction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">RGPD — Conformité &amp; gouvernance des données personnelles (score 7.5/100)</w:t>
+        <w:t xml:space="preserve">RGPD — Conformité réglementaire &amp; protection des données</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Meridian Group affiche une base RGPD solide (12/16 réponses positives), mais quatre signaux partiels révèlent des fragilités structurelles qui exposent directement les enjeux de conformité réglementaire, d'internationalisation et de croissance externe. La politique de protection des données (RGPD02) reste incomplète dans sa diffusion interne : sans appropriation réelle par les collaborateurs, le risque d'incidents de traitement augmente, notamment lors d'intégrations post-acquisition. Le suivi des plans d'action DPIA (RGPD06) est insuffisamment outillé — absence d'échéances et de responsables formalisés — ce qui transforme des analyses de risque en exercices théoriques sans effet correctif mesurable. La politique de confidentialité (RGPD10) présente des lacunes de lisibilité et de couverture, incluant la conformité du bandeau cookies, point de contrôle prioritaire de la CNIL et signal de maturité attendu par les clients grands comptes dans un contexte de transformation digitale. Enfin, l'encadrement des transferts hors UE/EEE (RGPD14) est partiel : dans une logique d'internationalisation et d'usage croissant de SaaS tiers, l'absence de mécanismes post-Schrems II validés constitue un risque juridique et réputationnel de niveau élevé, susceptible de bloquer des deals ou des due diligences.</w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">RGPD14 Partiel — transferts hors UE/EEE non encadrés post-Schrems II</w:t>
+        <w:t xml:space="preserve">Le socle RGPD est globalement en place (12 Oui sur 16) mais quatre points restent partiels et fragilisent la conformité dans un contexte d'internationalisation et de croissance externe. La politique de protection des données existe mais n'est pas pleinement formalisée ni diffusée à l'ensemble des collaborateurs (RGPD02), ce qui expose en cas d'audit ou de fusion-acquisition où la due diligence RGPD est scrutée. Le suivi des plans d'action issus des DPIA (RGPD06) est incomplet — sans échéances ni vérification effective, le risque résiduel identifié n'est pas maîtrisé, un point critique pour une ETI en transformation digitale multipliant les traitements de données. La politique de confidentialité et le bandeau cookies (RGPD10) ne couvrent pas l'ensemble des traitements, exposition élevée vis-à-vis des utilisateurs et de la CNIL. Enfin, l'encadrement des transferts hors UE/EEE (RGPD14) est partiel post-Schrems II, sujet critique compte tenu de la stratégie d'internationalisation du groupe qui implique probablement des flux de données vers des filiales ou prestataires hors UE. Ces écarts, pris isolément modérés, deviennent élevés à critiques une fois cumulés avec les enjeux de croissance externe (audits d'acquisition) et de cybersécurité (surface de risque transfrontalière).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Politique de protection des données non pleinement formalisée/communiquée</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Plan d'action DPIA sans suivi effectif des échéances</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Politique de confidentialité incomplète (cookies/traitements)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Transferts hors UE/EEE insuffisamment encadrés post-Schrems II</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Modern Workplace — Endpoint &amp; sécurité poste / Stockage &amp; sauvegarde (score 7.5/100)</w:t>
+        <w:t xml:space="preserve">Modern Workplace — Identité, endpoint &amp; continuité d'activité</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Meridian Group affiche une base Modern Workplace globalement solide (21/28 réponses positives), mais sept signaux partiels révèlent des fragilités structurelles qui entrent directement en tension avec les enjeux de cybersécurité, de conformité réglementaire et d'internationalisation. </w:t>
-[...107 lines deleted...]
-        <w:t xml:space="preserve">MW19 – Visio qualifiée absente pour réunions sensibles</w:t>
+        <w:t xml:space="preserve">Le socle Modern Workplace est globalement en place (21 Oui / 28), mais les zones grises se concentrent précisément sur les briques critiques pour un groupe de 300-499 salariés en internationalisation et soumis à conformité réglementaire. Le SSO partiel (MW03) et le MDM/UEM partiel (MW11) signifient qu'une partie du parc et des accès échappe au contrôle centralisé — surface d'attaque élargie, incohérente avec l'enjeu cybersécurité affiché. Le patching sous 30 jours non garanti partout (MW15) et l'absence de solution de visio qualifiée pour les instances sensibles (MW19) exposent le groupe lors d'opérations de croissance externe (due diligence, échanges CA) où la confidentialité est scrutée par les acquéreurs/auditeurs. Le point le plus critique reste la sauvegarde : règle 3-2-1 non respectée (MW23) et RTO/RPO non chiffrés/validés par la direction (MW27) — en cas de ransomware ou sinistre, la continuité d'activité du groupe n'est pas garantie, un risque majeur pour une ETI multi-sites en transformation digitale. Le stockage centralisé partiel (MW07) complète ce tableau : des fichiers encore dispersés fragilisent la gouvernance documentaire nécessaire à la conformité réglementaire et à l'internationalisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">SSO partiel sur applications SaaS principales (MW03)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">MDM/UEM ne couvre pas tous les postes (MW11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Patchs critiques non garantis sous 30 jours (MW15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pas de visio qualifiée pour réunions sensibles (MW19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Règle 3-2-1 non respectée (MW23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">RTO/RPO non chiffrés ni validés par la direction (MW27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Diag IT N1 — Diagnostic Express — Gouvernance SI &amp; Sécurité fondamentale (score 8.5/100)</w:t>
+        <w:t xml:space="preserve">Diag IT N1 — Gouvernance, sécurité &amp; conformité SI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Meridian Group affiche une base IT globalement opérationnelle (21/26 réponses positives), mais cinq signaux partiels révèlent des fragilités structurelles directement exposées aux enjeux de cybersécurité, conformité réglementaire et croissance externe. La gestion des identités reste incomplète — des comptes partagés subsistent, ce qui compromet toute traçabilité des accès et contredit les exigences RGPD et les standards d'audit attendus lors d'une opération M&amp;A. La cartographie des applications et données critiques n'est pas finalisée ni révisée annuellement, rendant toute due diligence ou plan de continuité fragile. Les sauvegardes existent mais leur isolation et leurs tests ne sont que partiels, exposant l'entreprise à un risque de perte de données irréversible en cas d'incident cyber. L'AIPD sur les traitements à risque élevé est incomplète, ce qui constitue une non-conformité RGPD potentiellement sanctionnable, critique dans un contexte d'internationalisation. Enfin, la préparation à la facturation électronique obligatoire au 1er septembre 2026 n'est pas acquise, avec un délai d'exécution qui se resserre pour une ETI de ce secteur.</w:t>
-[...64 lines deleted...]
-        <w:t xml:space="preserve">Facture électronique 2026 → readiness insuffisante, délai critique</w:t>
+        <w:t xml:space="preserve">Le socle IT apparaît globalement maîtrisé (21 Oui/26) mais cinq points partiels concentrent l'essentiel du risque au regard des enjeux de cybersécurité, conformité réglementaire et croissance externe. La sauvegarde testée et isolée reste incomplète (Q07) : en cas de sinistre ou de ransomware, la continuité d'activité d'un groupe de 300-499 salariés serait compromise, ce qui est critique. L'absence d'AIPD systématique sur les traitements à risque (Q12) et le doute sur la cartographie annuelle des actifs critiques (Q02) exposent l'entreprise à un risque élevé de non-conformité RGPD, accentué par l'internationalisation. La préparation à la facturation électronique obligatoire de 2026 (Q17) est encore incertaine, un chantier réglementaire structurant à cadrer sans délai. Enfin, la persistance possible de comptes partagés (Q22) fragilise la traçabilité des accès, point sensible en cas d'audit ou d'opération de croissance externe (due diligence IT). Ces signaux, pris ensemble, appellent une revue prioritaire de la résilience des données et de la conformité avant toute nouvelle acquisition ou expansion internationale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sauvegardes testées et séparées : partiel (Q07)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">AIPD sur traitements à risque : partiel (Q12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Cartographie annuelle des actifs critiques : partiel (Q02)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Facturation électronique 2026 : préparation incertaine (Q17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Comptes nominatifs vs comptes partagés : partiel (Q22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zero Trust — Identité &amp; Contrôle d'accès (score 6/100)</w:t>
+        <w:t xml:space="preserve">Zero Trust — Identité, Appareils &amp; Réseau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Meridian Group affiche une posture Zero Trust en construction : 12 réponses positives sur 20 témoignent d'une base existante, mais 8 points restent partiels, concentrés sur les couches Identité, Appareils et Réseau — les trois piliers fondateurs du modèle. Les lacunes les plus critiques concernent l'annuaire central incomplet (ZT01 : prestataires et comptes de service non couverts) et l'absence d'authentification résistante au phishing généralisée (ZT06 : SMS/OTP encore en place sur des comptes sensibles), deux vecteurs d'attaque majeurs dans un contexte de croissance externe et d'internationalisation où les identités tierces se multiplient. Le Conditional Access partiel (ZT04) et la SoD non outillée (ZT09) exposent l'entreprise à des risques de compromission latérale et de fraude interne, directement incompatibles avec les exigences de conformité réglementaire (NIS2, DORA si applicable). Côté appareils, l'enrôlement MDM partiel (ZT11) et le BYOD non encadré techniquement (ZT14) créent des angles morts sur la surface d'attaque endpoint, tandis que l'absence de PKI machine automatisée (ZT16) fragilise la confiance des terminaux. Enfin, le maintien d'un VPN classique en parallèle d'un ZTNA embryonnaire (ZT19) signale une transition non finalisée qui dilue les bénéfices de segmentation attendus dans une transformation digitale ambitieuse.</w:t>
-[...77 lines deleted...]
-        <w:t xml:space="preserve">ZT19 Partiel — coexistence VPN legacy / ZTNA : segmentation réseau inefficace, transformation digitale freinée</w:t>
+        <w:t xml:space="preserve">Le socle Zero Trust est amorcé mais reste partiel sur les trois piliers Identité, Appareils et Réseau, ce qui fragilise la trajectoire de cybersécurité et de conformité réglementaire du groupe. L'annuaire central existe mais n'est pas exhaustif (ZT01), et l'évaluation dynamique du risque à la connexion (Conditional Access, ZT04) ainsi que l'authentification résistante au phishing sur les comptes sensibles (ZT06) ne sont qu'esquissées — un point critique en contexte d'internationalisation et de croissance externe où les comptes à privilèges et les intégrations tierces se multiplient. L'absence d'outillage complet de séparation des tâches (SoD, ZT09) sur les rôles critiques (paie, paiement, admin SI) expose à un risque de fraude interne, particulièrement sensible lors d'opérations de croissance externe où les processus financiers doivent être audités. Côté Appareils, l'enrôlement MDM/UEM partiel (ZT11), un BYOD encadré de façon incomplète (ZT14) et une PKI non totalement automatisée (ZT16) créent des angles morts sur le parc terminal, difficiles à maîtriser dans une organisation multi-sites en expansion. Enfin, le maintien d'un accès distant hybride VPN/ZTNA (ZT19) signale une transition réseau inachevée, qui limite la granularité du contrôle d'accès attendue par les référentiels de conformité (ISO 27001, NIS2). Ces écarts, bien que qualifiés de « Partiel » et non bloquants isolément, forment un ensemble cohérent de risques à traiter en priorité élevée à critique avant toute nouvelle acquisition ou ouverture internationale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ZT04 - Conditional Access partiel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ZT06 - MFA résistante au phishing partielle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ZT09 - SoD non outillée sur rôles critiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ZT19 - Coexistence VPN/ZTNA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Diag IT N2 — Diagnostic Avancé — Cybersécurité &amp; Gouvernance IT (score 57/100)</w:t>
+        <w:t xml:space="preserve">Diag IT N2 — Cybersécurité &amp; résilience opérationnelle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Meridian Group (300-499 collaborateurs, Services/Conseil &amp; Ingénierie) présente un niveau de maturité IT intermédiaire mais structurellement insuffisant au regard de ses enjeux de cybersécurité, de conformité réglementaire et de croissance externe : sur 75 points audités, 32 signaux restent en Partiel ou Non, révélant des lacunes systémiques plutôt que des oublis isolés. Les risques les plus critiques se concentrent sur la sécurité des identités et des accès — MFA incomplet (A16), moindre privilège non appliqué (A20), SSO SaaS absent (A34) — combinés à l'absence de filtrage DNS/web (A48) et de scan de vulnérabilités (A55), ce qui expose directement le groupe à une compromission lors d'une opération de croissance externe ou d'une intégration de filiale internationale. La gouvernance IT souffre d'un déficit de pilotage mesurable : pas de KPI communiqués à la direction (A06), comité de pilotage partiel (A02), priorisation métier non formalisée (A05), ce qui fragilise la capacité à arbitrer les investissements dans un contexte de transformation digitale accélérée. Enfin, la résilience opérationnelle est insuffisante — tests de restauration absents (A41), exercice de crise cyber partiel (A44), segmentation Wi-Fi inexistante (A13) — et la conformité RGPD reste exposée faute de sensibilisation collaborateurs intégrée à l'onboarding (A62) et de maîtrise des transferts hors UE (A61), deux points directement opposables en cas d'audit réglementaire ou d'incident.</w:t>
-[...103 lines deleted...]
-        <w:t xml:space="preserve">A69 Non — aucun programme de sensibilisation cyber : culture du risque inexistante</w:t>
+        <w:t xml:space="preserve">Le socle de sécurité de Meridian Group présente des failles structurelles qui exposent l'entreprise malgré un taux de conformité apparent correct (43/75 Oui). Le contrôle d'accès reste faible : MFA partiel sur les accès critiques (A16), moindre privilège non appliqué (A20) et revue des comptes prestataires incomplète (A19), ce qui constitue un risque critique compte tenu de l'enjeu cybersécurité et de l'internationalisation (multiplication des accès distants). La détection et la remédiation sont immatures : absence de scans de vulnérabilités (A55), filtrage DNS/web inexistant (A48), Wi-Fi non segmenté (A13) et SIEM/MDR seulement à l'étude (A54), autant de trous dans la chaîne de détection-réaction. La résilience est fragilisée par l'absence de tests de restauration documentés (A41), alors que les sauvegardes SaaS ne sont que partiellement couvertes (A40) — un point critique en cas de sinistre ou de ransomware. Enfin, la conformité RGPD et la culture sécurité sont en retard (A62, A69 non traités), ce qui fragilise la posture face aux exigences réglementaires et aux due diligences attendues dans un contexte de croissance externe. Ces écarts combinés (accès, détection, continuité, sensibilisation) forment un risque cyber élevé à critique, prioritaire avant toute opération de M&amp;A ou extension internationale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A20 - moindre privilège non appliqué</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A55 - pas de scan de vulnérabilités régulier</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A41 - tests de restauration non documentés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A48 - filtrage DNS/web absent</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A69 - pas de programme de sensibilisation cyber</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A34 - SaaS critiques non connectés au SSO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sensibilisation cybersécurité — Gouvernance &amp; Culture Sécurité (score 7/100)</w:t>
+        <w:t xml:space="preserve">Sensibilisation — Sensibilisation &amp; culture cybersécurité (score 7/100)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Meridian Group affiche un socle de sensibilisation globalement en place (7/10 réponses positives), mais trois signaux partiels révèlent une fragilité structurelle qui pèse directement sur les enjeux de cybersécurité, de conformité réglementaire et de croissance externe. </w:t>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">SENS05 Partiel — supports variés non systématisés, alertes contextuelles absentes</w:t>
+        <w:t xml:space="preserve">Le socle de sensibilisation existe mais reste inabouti sur trois points structurants. Le programme n'est que partiellement formalisé (SENS01) : sans calendrier stabilisé, objectifs mesurables ni budget dédié, l'effort risque de rester ponctuel et invérifiable, ce qui fragilise la conformité réglementaire attendue (preuve d'un dispositif structuré) et la posture face aux enjeux cybersécurité. La diffusion de supports variés est également partielle (SENS05) : newsletters, vidéos ou alertes contextuelles ne semblent pas systématiques, ce qui limite l'ancrage des bons réflexes dans la durée, notamment critique pour un groupe en internationalisation où les contextes de risque (phishing, arnaques saisonnières) diffèrent selon les zones. Le sponsoring de la direction générale est lui aussi incomplet (SENS09) : sans portage visible et sans inscription claire dans la politique de sécurité, le programme perd en légitimité auprès des collaborateurs et en cohérence avec la gouvernance, un point sensible dans un contexte de croissance externe où l'intégration rapide de nouvelles entités nécessite un cadre culturel fort et incarné. Ces trois écarts, pris ensemble, traduisent un enjeu de priorité élevée : la sensibilisation est engagée mais pas encore pilotée comme un vrai levier de maîtrise du risque humain, alors que la structure vise transformation digitale et expansion internationale, deux facteurs qui accroissent l'exposition aux attaques ciblant les utilisateurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Programme sans budget ni objectifs mesurables (SENS01)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Supports de sensibilisation diffusés de façon irrégulière (SENS05)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sponsoring direction générale insuffisamment visible (SENS09)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Parc IT — Maîtrise du cycle de vie et sécurisation du parc (score 7.75/100)</w:t>
+        <w:t xml:space="preserve">Parc IT — Infrastructure &amp; Exploitation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Le parc IT de Meridian Group présente une base saine (9/12 pratiques validées), mais trois signaux partiels concentrent l'essentiel du risque résiduel. Le plan de renouvellement postes/serveurs (PARC03) existe à l'état embryonnaire : sans budget prévisionnel formalisé ni durée de vie cible arrêtée, la croissance externe envisagée exposera le groupe à des intégrations de parcs hétérogènes non maîtrisées, avec un risque de dette matérielle silencieuse. Le suivi des contrats et garanties (PARC07) reste partiel — des équipements hors garantie ou sous support dégradé passent probablement sous le radar, ce qui fragilise directement les engagements de continuité dans un contexte d'internationalisation. Le point le plus critique est le patch management (PARC11) : l'absence d'un délai cible défini et d'un taux de couverture suivi constitue une exposition cyber concrète, en contradiction directe avec les enjeux cybersécurité et conformité réglementaire (NIS2, potentiellement ISO 27001) portés par la direction. Ces trois lacunes, prises ensemble, forment un angle mort opérationnel qui doit être traité en priorité avant toute opération de croissance externe ou d'ouverture internationale.</w:t>
-[...77 lines deleted...]
-        <w:t xml:space="preserve">Conformité/cybersécurité : absence de SLA patch management incompatible avec NIS2 / posture cyber cible</w:t>
+        <w:t xml:space="preserve">Le parc IT est globalement maîtrisé (9 Oui sur 12) mais trois zones grises fragilisent la trajectoire de Meridian Group. Le plan de renouvellement des postes et serveurs (PARC03) n'est que partiellement formalisé : sans durée de vie cible ni budget prévisionnel documenté, le risque est un vieillissement silencieux du parc et des arbitrages budgétaires subis plutôt qu'anticipés, un point sensible pour une ETI en croissance externe qui devra absorber des parcs hétérogènes lors d'intégrations. Le suivi des contrats de maintenance et garanties (PARC07) est incomplet — échéances et niveaux de support non centralisés — ce qui expose à des ruptures de service ou des délais d'intervention non maîtrisés en cas d'incident, un risque amplifié par l'internationalisation si les SLA diffèrent selon les zones géographiques. Le point le plus critique est le patch management partiel (PARC11) : sans délai formalisé ni suivi du taux de couverture, l'entreprise s'expose à des vulnérabilités non corrigées, un enjeu majeur au regard de la cybersécurité et de la conformité réglementaire (NIS2, exigences clients/partenaires). Priorité : fiabiliser le patch management à court terme (critique), puis structurer le suivi contractuel et le plan de renouvellement (élevé) pour sécuriser les prochaines phases de croissance externe et d'internationalisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">PARC03: plan de renouvellement partiel, sans budget prévisionnel formalisé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">PARC07: contrats de maintenance non centralisés, échéances et SLA à clarifier</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">PARC11: patch management partiel, délai et taux de couverture non suivis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gouvernance IT — Pilotage &amp; alignement stratégique IT (score 6.4/100)</w:t>
+        <w:t xml:space="preserve">Gouvernance IT — Gouvernance &amp; Pilotage IT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">La gouvernance IT de Meridian Group repose sur des bases existantes mais reste structurellement incomplète : sur 14 points évalués, 6 signaux partiels révèlent un pilotage en construction, insuffisant pour soutenir une ETI en croissance externe et en cours d'internationalisation. L'absence de business cases formalisés et de sponsors métier identifiés (GIT02) expose directement les projets de transformation digitale à des dérives de périmètre et à un déficit d'adhésion — risque critique en contexte d'intégration post-acquisition. Le suivi lacunaire des décisions en comité IT (GIT04) et l'absence de tableau de bord KPIs consolidé (GIT09) privent la direction d'une visibilité réelle sur la performance IT, ce qui fragilise la conformité réglementaire et la réponse aux exigences cyber. La gestion des contrats fournisseurs partiellement tenue à jour (GIT07) constitue un risque élevé sur les renouvellements et les SLA, particulièrement sensible lors d'opérations de croissance externe où l'inventaire IT doit être fiable et exhaustif. Enfin, la dépendance aux personnes clés non mitigée (GIT14) et l'absence de priorisation formalisée du portefeuille projets (GIT12) créent une fragilité opérationnelle et une exposition aux départs ou surcharges, incompatibles avec le rythme d'une organisation en transformation.</w:t>
-[...77 lines deleted...]
-        <w:t xml:space="preserve">GIT04 Partiel — suivi des décisions comité IT insuffisant : perte de traçabilité et de continuité dans le pilotage</w:t>
+        <w:t xml:space="preserve">Le pilotage IT de Meridian Group repose sur des bases présentes mais partielles, ce qui fragilise la trajectoire de croissance externe et d'internationalisation visée. Le lien projets/métier existe (GIT02) mais sans business case ni sponsoring systématiques, ce qui expose à des investissements IT mal calibrés lors d'intégrations post-acquisition. Le comité IT fonctionne mais sans formalisation rigoureuse des décisions ni suivi d'actions (GIT04), et la priorisation du portefeuille projets est partagée sans traçabilité complète des arbitrages (GIT12) : en cas de croissance externe rapide, ce flou augmente le risque de conflits de priorités et de dérive budgétaire. L'absence d'un inventaire contractuel IT fiabilisé (GIT07 - SLA, renouvellements, contacts) est un point critique pour la conformité réglementaire et la maîtrise des risques fournisseurs, surtout dans un contexte multi-entités international. Le reporting IT à la direction reste incomplet (GIT09), limitant la visibilité sur la performance et les risques cyber, tandis que la dépendance aux personnes clés IT n'est que partiellement mitigée (GIT14), un risque élevé pour la continuité d'activité en période de transformation digitale intense. Ces six points partiels, bien qu'individuellement modérés, se combinent en un risque élevé de gouvernance dès lors que l'entreprise accélère ses opérations de croissance externe et d'internationalisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Business case et sponsor métier non systématiques (GIT02)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Comptes-rendus et suivi d'actions de comité incomplets (GIT04)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Inventaire contrats IT sans SLA/renouvellements fiabilisés (GIT07)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">KPIs IT et reporting direction partiels (GIT09)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Arbitrages de priorisation projets non tracés (GIT12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dépendance aux personnes clés IT partiellement mitigée (GIT14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="120" w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6366F1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IA &amp; Automatisations — Gouvernance &amp; AI Act</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sur seulement deux réponses collectées, le seul signal exploitable concerne la conformité RGPD des traitements IA, jugée partielle : l'analyse de base légale, l'AIPD éventuelle et l'information des personnes concernées ne sont pas pleinement formalisées. Ce point est critique pour TEST_ETI Meridian Group compte tenu de son enjeu de conformité réglementaire affiché et de son ambition d'internationalisation, qui exposera l'entreprise à d'autres régimes de protection des données (RGPD UE, mais aussi référentiels étrangers) et à un risque de sanction ou de blocage commercial en cas de due diligence dans le cadre d'une croissance externe. L'absence de cadrage formel AI Act/RGPD est également un frein direct à la cybersécurité et à la confiance des partenaires ou cibles d'acquisition, qui exigeront des garanties documentées sur la gouvernance des données et de l'IA. Le très faible volume de réponses (2/n) limite la portée du diagnostic global, mais ce point isolé suffit à justifier une priorité élevée : il conditionne la crédibilité de l'entreprise dans ses opérations de M&amp;A et son développement international. Il est recommandé de lancer rapidement un audit RGPD/IA Act ciblé (cartographie des traitements IA, bases légales, AIPD) avant toute extension géographique ou opération de croissance externe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Analyse RGPD des traitements IA jugée partielle (base légale, AIPD, information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Réponse pré-remplie depuis diagnostic-express/Q12, à valider spécifiquement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Seulement 2 réponses collectées sur ce diag : couverture très partielle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="160" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Croisement enjeux business / IT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Les cinq enjeux business déclarés par Meridian Group — croissance externe, conformité réglementaire, cybersécurité, transformation digitale et internationalisation — ne sont pas indépendants : ils se renforcent mutuellement et partagent les mêmes points de défaillance IT. La croissance externe sans gouvernance IT structurée (GIT02, GIT12) et sans sécurité des identités consolidée (ZT01, A16, A20) est le scénario de risque le plus probable à court terme : chaque acquisition potentielle devient un vecteur d'exposition cyber et de non-conformité RGPD/NIS2 si les processus d'intégration IT ne sont pas définis en amont. L'internationalisation, quant à elle, exacerbe les lacunes sur les transferts hors UE/EEE (RGPD14), la couverture MDM des entités distantes (MW11, ZT11) et la dépendance aux personnes clés (GIT14) — trois fragilités qui peuvent bloquer des deals ou générer des sanctions réglementaires dans des juridictions à exigences renforcées.</w:t>
+        <w:t xml:space="preserve">Les cinq enjeux business affichés par Meridian Group (croissance externe, conformité réglementaire, cybersécurité, transformation digitale, internationalisation) ne sont pas indépendants : ils amplifient mutuellement les écarts constatés. La croissance externe expose la gouvernance des risques (politique non stabilisée, KRI absents) et la gouvernance IT (inventaire contractuel non fiabilisé, comité IT peu formalisé) à un test de robustesse immédiat lors de chaque due diligence — un acquéreur ou un auditeur cible précisément ces zones. L'internationalisation, elle, percute directement le RGPD (transferts hors UE/EEE partiels post-Schrems II) et le contrôle d'accès (multiplication des accès distants, VPN/ZTNA hybride, SSO partiel), deux sujets où le socle actuel n'est pas prêt à absorber une expansion géographique sans risque de sanction ou de brèche.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">La transformation digitale, enfin, ne peut produire ses effets attendus sans un socle de gouvernance et de sécurité crédible : l'absence de KPI IT reportés à la direction (A06, RISK10, GIT09), le pilotage partiel du portefeuille projets (GIT12) et le déficit de sponsoring direction sur la culture sécurité (SENS09) créent un environnement où les initiatives digitales avancent sans arbitrage éclairé ni ancrage managérial. La conformité réglementaire (NIS2, RGPD, ISO 27001 clients) n'est pas une contrainte séparée : elle est le référentiel qui structure et légitime l'ensemble des actions prioritaires identifiées dans ce plan.</w:t>
+        <w:t xml:space="preserve">La cybersécurité, enjeu transverse par excellence, cristallise les faiblesses des autres axes : résilience des données insuffisante (sauvegardes, RTO/RPO), détection immature, sensibilisation quasi nulle et Zero Trust inachevé forment un ensemble cohérent qui, en cas d'incident majeur, impacterait simultanément la conformité réglementaire (obligations de notification NIS2/RGPD), la confiance des clients exigeant l'ISO 27001, et la valorisation de l'entreprise dans une logique de croissance externe. La transformation digitale, enfin, agit comme un multiplicateur de risque tant qu'elle n'est pas encadrée par une gouvernance IA/RGPD solide : chaque nouveau traitement automatisé ou projet digital ajoute de la surface d'exposition sans les garde-fous de base légale, d'AIPD et d'information des personnes concernées.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="160" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Risques prioritaires</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">7.b Lecture consolidée</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> : sans plan de renouvellement budgété, sans patch management maîtrisé et sans playbook IT M&amp;A, chaque acquisition intègre par défaut des vulnérabilités non cartographiées dans le périmètre de sécurité du groupe.</w:t>
+        <w:t xml:space="preserve">1) Rupture de continuité d'activité en cas de ransomware ou sinistre majeur, faute de sauvegardes 3-2-1 fiables et de RTO/RPO validés — risque critique et immédiat. 2) Compromission par élévation de privilèges ou fraude interne, du fait d'un MFA partiel, de comptes partagés et d'une séparation des tâches insuffisante sur les rôles sensibles (paie, paiement, admin SI) — risque critique amplifié par l'internationalisation. 3) Non-conformité RGPD/AI Act détectée lors d'une due diligence d'acquisition (transferts hors UE non encadrés, DPIA incomplètes, IA non cadrée), pouvant bloquer ou dévaloriser une opération de croissance externe — risque élevé à critique. 4) Incapacité de détection et de réaction rapide à un incident cyber (absence de scans de vulnérabilités, filtrage DNS/web, SIEM/MDR à l'étude), qui prolongerait la durée et l'impact d'une attaque — risque élevé. 5) Dérive de gouvernance et de pilotage lors d'une accélération de la croissance externe (absence de KRI, d'inventaire contractuel fiabilisé et de reporting IT structuré), engendrant des décisions non tracées et des risques fournisseurs non maîtrisés — risque élevé.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="160" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Plan d'action 30 / 60 / 90 jours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Horizon 30j (4 actions)</w:t>
+        <w:t xml:space="preserve">Horizon 30j (5 actions)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Consolidation de l'annuaire central et élimination des comptes partagés</w:t>
+        <w:t xml:space="preserve">Sécuriser la résilience des données : sauvegarde 3-2-1, tests de restauration documentés, RTO/RPO validés par la direction</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
           <w:highlightCs w:val="red"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Critique] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Axe : Sécurité des identités &amp; accès  ·  Source : diagnostic-zero-trust</w:t>
+        <w:t xml:space="preserve">Axe : Résilience &amp; continuité d'activité  ·  Source : modern-workplace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Les comptes partagés (diagnostic-express) et l'annuaire incomplet sur prestataires/comptes de service (ZT01) constituent le vecteur d'attaque le plus immédiat et le plus exploitable. En contexte de croissance externe, chaque identité non maîtrisée est une porte d'entrée potentielle. Action : inventaire exhaustif des comptes, désactivation des comptes partagés, intégration des comptes de service et prestataires dans l'annuaire central avec cycle de vie défini.</w:t>
+        <w:t xml:space="preserve">Absence de garantie de continuité d'activité en cas de ransomware ou sinistre, risque majeur pour un groupe multi-sites en pleine transformation digitale et croissance externe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Déploiement MFA résistant au phishing sur comptes sensibles et administrateurs</w:t>
+        <w:t xml:space="preserve">Généraliser le MFA sur les accès critiques, supprimer les comptes partagés, relancer la revue des comptes prestataires</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
           <w:highlightCs w:val="red"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Critique] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Axe : Sécurité des identités &amp; accès  ·  Source : diagnostic-avance</w:t>
+        <w:t xml:space="preserve">Axe : Contrôle d'accès &amp; identité  ·  Source : diagnostic-avance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Le MFA incomplet (A16) et l'authentification SMS/OTP sur comptes sensibles (ZT06) représentent le risque de compromission le plus probable à court terme, notamment lors d'opérations d'ingénierie sociale ciblant une ETI en croissance. Action : déploiement FIDO2/passkeys ou certificats sur tous les comptes administrateurs et accès critiques dans les 30 jours, extension au reste du parc à 60 jours.</w:t>
+        <w:t xml:space="preserve">Failles de contrôle d'accès critiques (MFA partiel, moindre privilège non appliqué) exposant le groupe à une compromission facilitée, aggravée par la multiplication des accès distants liée à l'internationalisation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Audit et plan de remédiation sauvegarde 3-2-1 avec RTO/RPO documentés</w:t>
+        <w:t xml:space="preserve">Formaliser le patch management (délai cible, taux de couverture suivi) sur postes et serveurs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
           <w:highlightCs w:val="red"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Critique] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Axe : Résilience opérationnelle  ·  Source : modern-workplace</w:t>
+        <w:t xml:space="preserve">Axe : Infrastructure &amp; exploitation  ·  Source : diagnostic-parc-it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">La sauvegarde 3-2-1 incomplète (MW23) et l'absence de RTO/RPO validés (MW27) combinées à l'absence de tests de restauration (A41) constituent le risque opérationnel le plus grave : un incident cyber sans plan de reprise chiffré peut paralyser l'activité de conseil et engager la responsabilité contractuelle de Meridian Group. Action immédiate : audit de l'existant, identification des gaps, plan de remédiation budgété avec premiers tests de restauration planifiés.</w:t>
+        <w:t xml:space="preserve">Absence de délai formalisé et de suivi expose à des vulnérabilités non corrigées, enjeu majeur au regard de NIS2 et des exigences clients ISO 27001.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mise en conformité RGPD : transferts hors UE/EEE et politique cookies</w:t>
+        <w:t xml:space="preserve">Lancer un audit RGPD/AI Act ciblé sur les traitements IA (cartographie, bases légales, AIPD)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
           <w:highlightCs w:val="red"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Critique] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Axe : Conformité réglementaire  ·  Source : diagnostic-rgpd</w:t>
+        <w:t xml:space="preserve">Axe : Conformité réglementaire &amp; IA  ·  Source : diagnostic-auto-ia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Les transferts hors UE/EEE sans mécanismes post-Schrems II validés (RGPD14) et la non-conformité du bandeau cookies (RGPD10) sont les deux points les plus immédiatement opposables par la CNIL et les plus bloquants en due diligence M&amp;A. Action : cartographie des flux SaaS tiers avec transferts hors EEE, mise en place des SCCs ou BCRs manquantes, refonte du bandeau cookies conforme aux recommandations CNIL.</w:t>
-[...5 lines deleted...]
-        <w:spacing w:after="120" w:before="240"/>
+        <w:t xml:space="preserve">Absence de cadrage formel conditionnant la crédibilité du groupe lors de due diligences M&amp;A et son développement international.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
-          <w:sz w:val="26"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Déploiement patch management avec délai cible ≤30j et tableau de bord de couverture</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Encadrer formellement les transferts de données hors UE/EEE (clauses contractuelles types, analyse Schrems II)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
-          <w:highlight w:val="yellow"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> [Élevé] </w:t>
+          <w:highlight w:val="red"/>
+          <w:highlightCs w:val="red"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Critique] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Axe : Sécurité du parc &amp; endpoints  ·  Source : diagnostic-parc-it</w:t>
+        <w:t xml:space="preserve">Axe : Conformité réglementaire RGPD  ·  Source : diagnostic-rgpd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">L'absence de délai cible et de taux de couverture suivi pour le patch management (PARC11, MW15) crée une exposition cyber concrète et une non-conformité NIS2/ISO 27001. En contexte de croissance externe, les parcs absorbés sans patch management maîtrisé deviennent immédiatement un risque pour l'ensemble du groupe. Action : définition de la politique (délai ≤30j critique, ≤90j standard), outillage ou activation des fonctionnalités existantes, premier reporting direction.</w:t>
+        <w:t xml:space="preserve">Sujet critique compte tenu de la stratégie d'internationalisation impliquant des flux vers des filiales ou prestataires hors UE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="120" w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6366F1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Horizon 60j (4 actions)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Finalisation de la cartographie des applications et données critiques</w:t>
+        <w:t xml:space="preserve">Structurer le pilotage des risques : politique révisée annuellement, décisions de traitement documentées, KRI reportés en comité de direction</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="yellow"/>
           <w:highlightCs w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Élevé] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Axe : Gouvernance IT &amp; résilience  ·  Source : diagnostic-express</w:t>
+        <w:t xml:space="preserve">Axe : Gouvernance &amp; pilotage des risques  ·  Source : diagnostic-gestion-risques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">L'absence de cartographie finalisée et révisée annuellement fragilise toute due diligence, tout plan de continuité et toute analyse de risque (RISK04). C'est un prérequis à la fois pour NIS2 (identification des actifs essentiels), pour ISO 27001 (périmètre SMSI) et pour les opérations M&amp;A. Action : atelier de cartographie avec DSI et métiers, validation COMEX, intégration dans le processus de révision annuelle.</w:t>
+        <w:t xml:space="preserve">Sans pilotage factuel du profil de risque, chaque acquisition ou implantation modifie le périmètre de menace sans ré-évaluation formelle, risque élevé avant toute nouvelle opération.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mise en place du tableau de bord KPI IT/cyber reporté mensuellement à la direction</w:t>
+        <w:t xml:space="preserve">Fiabiliser l'inventaire contractuel IT (SLA, renouvellements, contacts) et le reporting IT à la direction</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="yellow"/>
           <w:highlightCs w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Élevé] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Axe : Gouvernance &amp; pilotage  ·  Source : diagnostic-gouvernance-it</w:t>
+        <w:t xml:space="preserve">Axe : Gouvernance &amp; pilotage IT  ·  Source : diagnostic-gouvernance-it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">L'absence de KPI IT communiqués à la direction (A06, GIT09, RISK10) prive le COMEX de toute visibilité sur le profil de risque et la performance IT, rendant impossible tout arbitrage éclairé des investissements en transformation digitale. Action : définition de 8-12 KRI/KPI (couverture MFA, taux patch, disponibilité, incidents, conformité RGPD), outillage dashboard, premier reporting COMEX à J+60.</w:t>
+        <w:t xml:space="preserve">Absence d'inventaire fiabilisé et de reporting complet limite la maîtrise des risques fournisseurs et la visibilité sur la performance/risques cyber en contexte multi-entités.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Formalisation du programme de sensibilisation cybersécurité avec calendrier annuel et sponsoring DG</w:t>
+        <w:t xml:space="preserve">Renforcer la chaîne de détection-réaction : scans de vulnérabilités, filtrage DNS/web, segmentation Wi-Fi, accélérer le déploiement SIEM/MDR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="yellow"/>
           <w:highlightCs w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Élevé] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Axe : Culture sécurité  ·  Source : diagnostic-sensibilisation</w:t>
+        <w:t xml:space="preserve">Axe : Cybersécurité &amp; résilience opérationnelle  ·  Source : diagnostic-avance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">L'absence de programme structuré (SENS01) et le sponsoring DG partiel (SENS09) rendent impossible toute démonstration de conformité NIS2/DORA et fragilisent la culture sécurité lors des intégrations post-acquisition. Action : définition du programme annuel (phishing simulé, modules e-learning, alertes situationnelles), budget dédié, engagement formel de la DG, intégration à l'onboarding (A62).</w:t>
-[...5 lines deleted...]
-        <w:spacing w:after="120" w:before="240"/>
+        <w:t xml:space="preserve">Détection immature créant des angles morts majeurs dans la chaîne de réaction aux incidents, incompatible avec l'exposition cyber affichée du groupe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
-          <w:sz w:val="26"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Déploiement MDM/UEM sur l'intégralité du parc et encadrement technique du BYOD</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Structurer le programme de sensibilisation avec sponsoring direction visible et supports diversifiés récurrents</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="yellow"/>
           <w:highlightCs w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Élevé] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Axe : Sécurité des endpoints  ·  Source : diagnostic-zero-trust</w:t>
+        <w:t xml:space="preserve">Axe : Sensibilisation &amp; culture cybersécurité  ·  Source : diagnostic-sensibilisation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">L'enrôlement MDM partiel (ZT11, MW11) et le BYOD non encadré techniquement (ZT14) créent des angles morts sur la surface d'attaque endpoint, incompatibles avec NIS2 et ISO 27001. En contexte d'internationalisation, les entités distantes sans MDM sont les premières cibles. Action : couverture 100% du parc managé, politique BYOD avec conteneurisation ou accès conditionnel, validation par audit de conformité.</w:t>
+        <w:t xml:space="preserve">Score de 7/100 et absence de portage direction fragilisent la maîtrise du risque humain, alors que la transformation digitale et l'internationalisation accroissent l'exposition aux attaques ciblées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="120" w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6366F1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Horizon 90j (3 actions)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Structuration de la gouvernance des risques IT : révision annuelle politique, KRI et traçabilité des décisions</w:t>
+        <w:t xml:space="preserve">Accélérer la trajectoire Zero Trust : Conditional Access, authentification résistante au phishing sur comptes sensibles, SoD sur rôles critiques, bascule ZTNA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="yellow"/>
           <w:highlightCs w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Élevé] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Axe : Gouvernance &amp; pilotage des risques  ·  Source : diagnostic-gestion-risques</w:t>
+        <w:t xml:space="preserve">Axe : Identité, Appareils &amp; Réseau  ·  Source : diagnostic-zero-trust</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">La politique de risques non révisée (RISK01), les scénarios stratégiques non couverts (RISK04), l'absence de traçabilité des décisions de traitement (RISK07) et l'absence de KRI (RISK10) forment un déficit de gouvernance systémique qui fragilise l'assurabilité cyber et la conformité NIS2. Action : révision de la politique, atelier de mise à jour de l'analyse de risques, formalisation du registre des décisions, intégration des KRI au tableau de bord direction.</w:t>
+        <w:t xml:space="preserve">Transition Zero Trust inachevée sur les trois piliers, limitant la granularité de contrôle d'accès attendue par NIS2 et ISO 27001, critique avant toute nouvelle acquisition.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Préparation à la facturation électronique obligatoire (échéance 01/09/2026)</w:t>
+        <w:t xml:space="preserve">Formaliser le plan de renouvellement du parc (durée de vie cible, budget prévisionnel) et centraliser le suivi des contrats de maintenance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
-          <w:highlight w:val="yellow"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> [Élevé] </w:t>
+          <w:highlight w:val="cyan"/>
+          <w:highlightCs w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Modéré] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Axe : Conformité réglementaire  ·  Source : diagnostic-express</w:t>
+        <w:t xml:space="preserve">Axe : Infrastructure &amp; exploitation  ·  Source : diagnostic-parc-it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">La non-préparation à la facturation électronique constitue une échéance réglementaire non négociable avec un délai d'exécution qui se resserre pour une ETI de 300-499 collaborateurs. Le risque de blocage opérationnel à la date butoir est réel. Action : désignation d'un chef de projet, choix de la plateforme de dématérialisation partenaire (PDP), cartographie des flux de facturation, plan de déploiement avec jalons trimestriels.</w:t>
+        <w:t xml:space="preserve">Anticiper l'absorption de parcs hétérogènes lors de futures intégrations et sécuriser les SLA dans un contexte multi-géographique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Formalisation du processus d'intégration IT post-acquisition (IT M&amp;A Playbook)</w:t>
+        <w:t xml:space="preserve">Cadrer le projet de facturation électronique obligatoire 2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="cyan"/>
           <w:highlightCs w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Modéré] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Axe : Croissance externe &amp; gouvernance  ·  Source : diagnostic-gouvernance-it</w:t>
+        <w:t xml:space="preserve">Axe : Conformité réglementaire  ·  Source : diagnostic-express</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">L'absence de business cases formalisés (GIT02), de portefeuille projets priorisé (GIT12) et de processus d'intégration IT structuré expose chaque opération de croissance externe à des risques cyber, de dette technique et de non-conformité importés. Action : rédaction du playbook IT M&amp;A (due diligence IT, intégration annuaire, migration parc, conformité RGPD/NIS2), validation COMEX, test sur la prochaine opération.</w:t>
+        <w:t xml:space="preserve">Chantier réglementaire structurant encore incertain, à planifier sans délai pour éviter un effet tunnel en fin d'échéance légale.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="160" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Recommandation de cadrage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Au regard de l'ensemble des constats, il est recommandé de lancer immédiatement une mission DSI à temps partagé avec un mandat explicite de transformation sur 12 mois, structurée en trois phases : stabilisation sécuritaire et conformité (J0-J90, ce plan d'action), consolidation de la gouvernance IT et du socle Zero Trust (J90-J180), puis préparation à la certification ISO 27001 et outillage du M&amp;A IT (J180-J360). La priorité absolue des 30 premiers jours doit être la sécurité des identités et la résilience des sauvegardes — deux domaines où une défaillance peut survenir avant même que les autres chantiers soient engagés. Il est également recommandé de présenter ce plan au COMEX dans les deux semaines, avec un engagement formel de la DG sur le sponsoring de la culture sécurité et l'allocation d'un budget dédié : sans portage au plus haut niveau, les actions techniques resteront des exercices sans ancrage organisationnel.</w:t>
+        <w:t xml:space="preserve">Il est recommandé de séquencer la remédiation en trois vagues resserrées (30/60/90 jours) en donnant la priorité absolue à la résilience des données, au contrôle d'accès et au cadrage RGPD/IA, ces trois chantiers conditionnant à la fois la capacité du groupe à encaisser un incident cyber et sa crédibilité lors des due diligences d'acquisition ou d'expansion internationale ; en parallèle, un chantier de gouvernance (pilotage des risques, inventaire contractuel, reporting IT) doit être engagé dès le mois 2 pour que les futures opérations de croissance externe s'appuient sur un cadre de décision tracé et non sur des arbitrages informels, condition indispensable pour tenir le rythme de développement visé sans subir un effet de rattrapage coûteux post-acquisition.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="160" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Liens avec les livrables existants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -5856,78 +6781,78 @@
         <w:spacing w:after="160" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Annexe B — Méta-analyse IA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="475569"/>
         </w:rPr>
         <w:t xml:space="preserve">Analyse générée le </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-07-23T08:21:24.904Z</w:t>
+        <w:t xml:space="preserve">2026-10-22T02:02:26.197Z</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="475569"/>
         </w:rPr>
         <w:t xml:space="preserve">  ·  Backend : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0E5C73"/>
         </w:rPr>
         <w:t xml:space="preserve">sections</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="475569"/>
         </w:rPr>
         <w:t xml:space="preserve">  ·  Modèle : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">claude-sonnet-4-6</w:t>
+        <w:t xml:space="preserve">claude-sonnet-5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="475569"/>
         </w:rPr>
         <w:t xml:space="preserve">  ·  Durée : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">0 ms</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="475569"/>
         </w:rPr>
         <w:t xml:space="preserve">  ·  Hash : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
@@ -5973,50 +6898,66 @@
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+  <w:p>
+    <w:pPr>
+      <w:spacing w:after="40"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="7A7A7A"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Projet généré automatiquement, non encore relu par le cabinet.</w:t>
+    </w:r>
+  </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Cabinet Démo · SIRET 79109030100015 · 28 Avenue Mal Leclerc et de sa Division, 94380 Bonneuil-sur-Marne</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="94A3B8"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
@@ -6416,38 +7357,38 @@
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Audit-cadrage AC-CABI-2026-001 — TEST_ETI Meridian Group</dc:title>
+  <dc:title>Dossier de cadrage AC-CABI-2026-001, TEST_ETI Meridian Group</dc:title>
   <dc:creator>Cabinet Démo</dc:creator>
-  <dc:description>Audit-cadrage interne Cabinet Démo pour TEST_ETI Meridian Group</dc:description>
+  <dc:description>Dossier de cadrage interne Cabinet Démo pour TEST_ETI Meridian Group</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>