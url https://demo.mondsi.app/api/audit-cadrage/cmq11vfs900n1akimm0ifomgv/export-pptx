--- v0 (2026-06-05)
+++ v1 (2026-07-23)
@@ -12,98 +12,110 @@
   <Default Extension="mp4" ContentType="video/mp4"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 		<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 		<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 		<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="259" r:id="rId5"/>
     <p:sldId id="260" r:id="rId6"/>
     <p:sldId id="261" r:id="rId7"/>
     <p:sldId id="262" r:id="rId8"/>
     <p:sldId id="263" r:id="rId9"/>
     <p:sldId id="264" r:id="rId10"/>
     <p:sldId id="265" r:id="rId11"/>
+    <p:sldId id="266" r:id="rId12"/>
+    <p:sldId id="267" r:id="rId13"/>
+    <p:sldId id="268" r:id="rId14"/>
   </p:sldIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId12"/>
+    <p:notesMasterId r:id="rId15"/>
   </p:notesMasterIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="12192000"/>
   <p:defaultTextStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -198,51 +210,51 @@
     <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="136" d="100"/>
           <a:sy n="136" d="100"/>
         </p:scale>
         <p:origin x="216" y="312"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 		<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -570,50 +582,71 @@
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/>
 		</Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/>
+		</Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/>
+		</Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/>
+		</Relationships>
+</file>
+
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/>
@@ -784,50 +817,314 @@
               <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -1598,51 +1895,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="365760" y="6537960"/>
             <a:ext cx="11430000" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="999999"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Stelysia · SIRET 79109030100015 · 28 Avenue Mal Leclerc et de sa Division, 94380 Bonneuil-sur-Marne</a:t>
+              <a:t>Cabinet Démo · SIRET 79109030100015 · 28 Avenue Mal Leclerc et de sa Division, 94380 Bonneuil-sur-Marne</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="900" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -1902,50 +2199,62 @@
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2158,90 +2467,90 @@
             <a:off x="2286000" y="5029200"/>
             <a:ext cx="9601200" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Référence : AC-STEL-2026-001   ·   Date : 05 juin 2026</a:t>
+              <a:t>Référence : AC-CABI-2026-001   ·   Date : 23 juillet 2026</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2286000" y="6309360"/>
             <a:ext cx="9601200" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Stéphane Benoist — DSI à temps partagé · Stelysia</a:t>
+              <a:t>Consultant Démo — DSI à temps partagé · Cabinet Démo</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 10">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -2253,56 +2562,2243 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text 0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="365760"/>
             <a:ext cx="10972800" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Plan d'action — Horizon 60j</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="914400"/>
+            <a:ext cx="10972800" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>5 actions planifiées</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1371600"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1371600"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="1463040"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="1463040"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Critique</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1417320"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Déployer un MDM/UEM sur l'ensemble du parc (postes, mobiles) et activer le chiffrement disque complet</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1783080"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Endpoint &amp; sécurité poste  ·  Source : modern-workplace</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2029968"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>L'absence de MDM (MW11 Non, ZT11 Non) et le chiffrement partiel (MW14 Partiel) laissent le parc non supervisé et les données exposées en cas de perte ou vol. Dans un contexte de…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2423160"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Shape 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2423160"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="2514600"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="2514600"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Critique</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2468880"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Mettre en place un annuaire centralisé (Azure AD / Entra ID) et automatiser les processus JML</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2834640"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Identité &amp; Accès / Zero Trust  ·  Source : diagnostic-zero-trust</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3081528"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>L'absence d'annuaire centralisé (ZT01 Non) et de processus JML automatisés (ZT07 Non) génère des comptes orphelins et des droits résiduels non maîtrisés — risque aggravé par les…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="3474720"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="3474720"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="3566160"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="3566160"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Élevé</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3520440"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Appliquer le principe de moindre privilège et supprimer les droits admin des comptes du quotidien</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3886200"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Cybersécurité &amp; Gouvernance SI  ·  Source : diagnostic-avance</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4133088"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Les comptes du quotidien avec droits admin (Q23 Non, A20 Non) constituent un vecteur de propagation latérale immédiat en cas de compromission. La séparation des droits est une…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="4526280"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Shape 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="4526280"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Shape 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="4617720"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="4617720"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Élevé</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4572000"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Mettre en place les procédures de gestion des droits des personnes (RGPD) et réviser les clauses sous-traitants</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Text 28"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4937760"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Conformité réglementaire &amp; RGPD  ·  Source : diagnostic-rgpd</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Text 29"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5184648"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>L'absence de procédures de gestion des droits (RGPD07 Non) est une infraction caractérisée exposant à des sanctions financières. Les clauses sous-traitants incomplètes (RGPD13…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Shape 30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="5577840"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Shape 31"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="5577840"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="Shape 32"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="5669280"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Text 33"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="5669280"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Critique</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Text 34"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5623560"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Définir et tester un PCA/PRA couvrant le scénario ransomware, avec vérification de la règle 3-2-1</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Text 35"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5989320"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Résilience opérationnelle  ·  Source : diagnostic-express</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="Text 36"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="6236208"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>L'absence de PRA/PCA opérationnel (Q08 Non) et de sauvegarde 3-2-1 vérifiée (MW23 Non) signifie qu'un ransomware entraînerait une indisponibilité totale non maîtrisée. Dans un…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 11">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="365760"/>
+            <a:ext cx="10972800" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Plan d'action — Horizon 90j</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="914400"/>
+            <a:ext cx="10972800" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>3 actions planifiées</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1371600"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1371600"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="1463040"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="1463040"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Élevé</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1417320"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Segmenter le réseau (IT/OT/invités) et désactiver les protocoles obsolètes</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1783080"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Cybersécurité réseau &amp; OT  ·  Source : diagnostic-avance</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2029968"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La segmentation incomplète (A47 Partiel) et les protocoles obsolètes actifs (A50 Non) constituent des vecteurs d'entrée privilégiés pour un ransomware, notamment dans un…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2423160"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Shape 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2423160"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0E5C73"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="0E5C73"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="2514600"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0E5C73"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="0E5C73"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="2514600"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Modéré</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2468880"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Produire la feuille de route SI 18 mois, intégrant NIS2, facturation électronique 2026 et trajectoire Zero Trust</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2834640"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Gouvernance SI &amp; transformation digitale  ·  Source : diagnostic-express</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3081528"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>L'absence de feuille de route consolidée (A01 Partiel) et la trajectoire facturation électronique 2026 non arrêtée (Q18 Non) exposent l'entreprise à des ruptures réglementaires et…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="3474720"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="3474720"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="3566160"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="3566160"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Élevé</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3520440"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Conduire une analyse de risques formelle (RISK04) et mettre en place des KRI mensuels reportés au CODIR</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3886200"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Gouvernance &amp; pilotage des risques  ·  Source : diagnostic-gestion-risques</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4133088"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>L'absence d'analyse couvrant les scénarios stratégiques (RISK04 Non) et de KRI reportés au management (RISK10 Non) empêche tout pilotage éclairé. À J+90, la politique risques…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 12">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="365760"/>
+            <a:ext cx="10972800" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Recommandation de cadrage</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1280160"/>
+            <a:ext cx="11091672" cy="5029200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="ECFEFF"/>
+          </a:solidFill>
+          <a:ln w="25400">
+            <a:solidFill>
+              <a:srgbClr val="3FD4E0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="822960" y="1463040"/>
+            <a:ext cx="10515600" cy="4663440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La priorité absolue du cadrage est de nommer un pilote SI mandaté par la direction générale dans les 15 premiers jours, avec un mandat explicite couvrant gouvernance,…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Sans cette décision de gouvernance, aucun des chantiers techniques identifiés ne peut être tenu dans les délais requis.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Le budget minimal à provisionner pour les 90 premiers jours couvre : la désignation ou l'externalisation du DPO, le déploiement MDM/MFA (licences et intégration), un appui…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>L'ensemble est estimable entre 25 000 et 45 000 € selon les ressources internes mobilisables, à mettre en regard du coût d'un incident ransomware (arrêt de production, rançon,…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="6446520"/>
+            <a:ext cx="11091672" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Livrables existants : Mini-audit MA-TEST-PME-001-cmq11v — delivered · 48/100    ·    SOW STEL-DEMO-PME-cmq11v — initial · accepted</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 13">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="365760"/>
+            <a:ext cx="10972800" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:rPr lang="en-US" sz="2600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Annexe — À propos de Stelysia</a:t>
+              <a:t>Annexe — À propos de Cabinet Démo</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="914400"/>
             <a:ext cx="10972800" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
@@ -2846,200 +5342,139 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Synthèse exécutive</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvPr id="3" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="1280160"/>
-            <a:ext cx="11091672" cy="640080"/>
-[...60 lines deleted...]
-            <a:ext cx="10972800" cy="4114800"/>
+            <a:ext cx="10972800" cy="4937760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>6/5 diagnostics couverts — score moyen 55/100</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Garonne Industries présente un profil de risque SI structurellement critique, incompatible avec ses ambitions de croissance externe et de transformation digitale, et exposé à des…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>90 signaux Partiel/Non · 0 commentaires saisis</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Sur six diagnostics couvrant la gouvernance, la cybersécurité, la conformité RGPD et le socle technique, aucun domaine n'atteint un niveau de maturité satisfaisant : les scores…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>1 donnée critique manquante</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Ce n'est pas une accumulation de lacunes isolées — c'est l'absence de fondations SI cohérentes qui expose l'entreprise sur tous les fronts simultanément.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Mini-audit existant : oui · SOW signé : non</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Les trois failles systémiques qui traversent l'ensemble des diagnostics sont : l'absence d'identité numérique maîtrisée, l'inexistence d'une gouvernance SI formalisée, et…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 3">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -4270,701 +6705,701 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="914400"/>
             <a:ext cx="10972800" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>5 diagnostics structurants — un diagnostic est couvert à partir de 5 réponses</a:t>
+              <a:t>Diagnostics saisis — un diagnostic est couvert à partir de 5 réponses</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Shape 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-12490704" y="1554480"/>
-            <a:ext cx="2194560" cy="4114800"/>
+            <a:off x="548640" y="1554480"/>
+            <a:ext cx="1734312" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Shape 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-12490704" y="1554480"/>
-            <a:ext cx="2194560" cy="109728"/>
+            <a:off x="548640" y="1554480"/>
+            <a:ext cx="1734312" cy="109728"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="3FD4E0"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="3FD4E0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-12353544" y="1783080"/>
-            <a:ext cx="1920240" cy="640080"/>
+            <a:off x="685800" y="1783080"/>
+            <a:ext cx="1459992" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Diag IT N1</a:t>
+              <a:t>Diag IT N2</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-12353544" y="2423160"/>
-            <a:ext cx="1920240" cy="274320"/>
+            <a:off x="685800" y="2423160"/>
+            <a:ext cx="1459992" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3FD4E0"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Couvert</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-12353544" y="2834640"/>
-            <a:ext cx="1920240" cy="640080"/>
+            <a:off x="685800" y="2834640"/>
+            <a:ext cx="1459992" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>60</a:t>
+              <a:t>67</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> /100</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-12353544" y="3749040"/>
-            <a:ext cx="1920240" cy="1737360"/>
+            <a:off x="685800" y="3749040"/>
+            <a:ext cx="1459992" cy="1737360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>26 réponses</a:t>
+              <a:t>60 réponses</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>11 partiel · 5 non</a:t>
+              <a:t>20 partiel · 10 non</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>0 commentaires</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Shape 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-10158984" y="1554480"/>
-            <a:ext cx="2194560" cy="4114800"/>
+            <a:off x="2420112" y="1554480"/>
+            <a:ext cx="1734312" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Shape 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-10158984" y="1554480"/>
-            <a:ext cx="2194560" cy="109728"/>
+            <a:off x="2420112" y="1554480"/>
+            <a:ext cx="1734312" cy="109728"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="3FD4E0"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="3FD4E0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Text 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-10021824" y="1783080"/>
-            <a:ext cx="1920240" cy="640080"/>
+            <a:off x="2557272" y="1783080"/>
+            <a:ext cx="1459992" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Diag IT N2</a:t>
+              <a:t>Diag IT N1</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Text 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-10021824" y="2423160"/>
-            <a:ext cx="1920240" cy="274320"/>
+            <a:off x="2557272" y="2423160"/>
+            <a:ext cx="1459992" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3FD4E0"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Couvert</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Text 12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-10021824" y="2834640"/>
-            <a:ext cx="1920240" cy="640080"/>
+            <a:off x="2557272" y="2834640"/>
+            <a:ext cx="1459992" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>67</a:t>
+              <a:t>60</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> /100</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Text 13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-10021824" y="3749040"/>
-            <a:ext cx="1920240" cy="1737360"/>
+            <a:off x="2557272" y="3749040"/>
+            <a:ext cx="1459992" cy="1737360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>60 réponses</a:t>
+              <a:t>26 réponses</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>20 partiel · 10 non</a:t>
+              <a:t>11 partiel · 5 non</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>0 commentaires</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Shape 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-7827264" y="1554480"/>
-            <a:ext cx="2194560" cy="4114800"/>
+            <a:off x="4291584" y="1554480"/>
+            <a:ext cx="1734312" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Shape 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-7827264" y="1554480"/>
-            <a:ext cx="2194560" cy="109728"/>
+            <a:off x="4291584" y="1554480"/>
+            <a:ext cx="1734312" cy="109728"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="3FD4E0"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="3FD4E0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Text 16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-7690104" y="1783080"/>
-            <a:ext cx="1920240" cy="640080"/>
+            <a:off x="4428744" y="1783080"/>
+            <a:ext cx="1459992" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Modern Workplace</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Text 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-7690104" y="2423160"/>
-            <a:ext cx="1920240" cy="274320"/>
+            <a:off x="4428744" y="2423160"/>
+            <a:ext cx="1459992" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3FD4E0"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Couvert</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Text 18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-7690104" y="2834640"/>
-            <a:ext cx="1920240" cy="640080"/>
+            <a:off x="4428744" y="2834640"/>
+            <a:ext cx="1459992" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>64</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> /100</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Text 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-7690104" y="3749040"/>
-            <a:ext cx="1920240" cy="1737360"/>
+            <a:off x="4428744" y="3749040"/>
+            <a:ext cx="1459992" cy="1737360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>25 réponses</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
@@ -4983,2958 +7418,774 @@
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>0 commentaires</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Shape 20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-5495544" y="1554480"/>
-            <a:ext cx="2194560" cy="4114800"/>
+            <a:off x="6163056" y="1554480"/>
+            <a:ext cx="1734312" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Shape 21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-5495544" y="1554480"/>
-            <a:ext cx="2194560" cy="109728"/>
+            <a:off x="6163056" y="1554480"/>
+            <a:ext cx="1734312" cy="109728"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="3FD4E0"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="3FD4E0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Text 22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-5358384" y="1783080"/>
-            <a:ext cx="1920240" cy="640080"/>
+            <a:off x="6300216" y="1783080"/>
+            <a:ext cx="1459992" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Zero Trust</a:t>
+              <a:t>RGPD</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Text 23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-5358384" y="2423160"/>
-            <a:ext cx="1920240" cy="274320"/>
+            <a:off x="6300216" y="2423160"/>
+            <a:ext cx="1459992" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3FD4E0"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Couvert</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="Text 24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-5358384" y="2834640"/>
-            <a:ext cx="1920240" cy="640080"/>
+            <a:off x="6300216" y="2834640"/>
+            <a:ext cx="1459992" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>40</a:t>
+              <a:t>63</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> /100</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="Text 25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-5358384" y="3749040"/>
-            <a:ext cx="1920240" cy="1737360"/>
+            <a:off x="6300216" y="3749040"/>
+            <a:ext cx="1459992" cy="1737360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>15 réponses</a:t>
+              <a:t>16 réponses</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>6 partiel · 6 non</a:t>
+              <a:t>4 partiel · 4 non</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>0 commentaires</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="Shape 26"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-3163824" y="1554480"/>
-            <a:ext cx="2194560" cy="4114800"/>
+            <a:off x="8034528" y="1554480"/>
+            <a:ext cx="1734312" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="Shape 27"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-3163824" y="1554480"/>
-            <a:ext cx="2194560" cy="109728"/>
+            <a:off x="8034528" y="1554480"/>
+            <a:ext cx="1734312" cy="109728"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="94A3B8"/>
+            <a:srgbClr val="3FD4E0"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="94A3B8"/>
+              <a:srgbClr val="3FD4E0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Text 28"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-3026664" y="1783080"/>
-            <a:ext cx="1920240" cy="640080"/>
+            <a:off x="8171688" y="1783080"/>
+            <a:ext cx="1459992" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Auto &amp; IA</a:t>
+              <a:t>Zero Trust</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31" name="Text 29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-3026664" y="2423160"/>
-            <a:ext cx="1920240" cy="274320"/>
+            <a:off x="8171688" y="2423160"/>
+            <a:ext cx="1459992" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="94A3B8"/>
-[...2 lines deleted...]
-              <a:t>Non démarré</a:t>
+                  <a:srgbClr val="3FD4E0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Couvert</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="32" name="Text 30"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-3026664" y="2834640"/>
-[...23 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+            <a:off x="8171688" y="2834640"/>
+            <a:ext cx="1459992" cy="640080"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>40</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> /100</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33" name="Text 31"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-3026664" y="3749040"/>
-            <a:ext cx="1920240" cy="1737360"/>
+            <a:off x="8171688" y="3749040"/>
+            <a:ext cx="1459992" cy="1737360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>0 réponses</a:t>
+              <a:t>15 réponses</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>0 partiel · 0 non</a:t>
+              <a:t>6 partiel · 6 non</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>0 commentaires</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34" name="Shape 32"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-832104" y="1554480"/>
-            <a:ext cx="2194560" cy="4114800"/>
+            <a:off x="9906000" y="1554480"/>
+            <a:ext cx="1734312" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="35" name="Shape 33"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-832104" y="1554480"/>
-[...1110 lines deleted...]
-            <a:ext cx="2194560" cy="109728"/>
+            <a:off x="9906000" y="1554480"/>
+            <a:ext cx="1734312" cy="109728"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="3FD4E0"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="3FD4E0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="66" name="Text 64"/>
-[...6 lines deleted...]
-            <a:ext cx="1920240" cy="640080"/>
+          <p:cNvPr id="36" name="Text 34"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10043160" y="1783080"/>
+            <a:ext cx="1459992" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>RGPD</a:t>
+              <a:t>Gestion risques</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="67" name="Text 65"/>
-[...6 lines deleted...]
-            <a:ext cx="1920240" cy="274320"/>
+          <p:cNvPr id="37" name="Text 35"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10043160" y="2423160"/>
+            <a:ext cx="1459992" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3FD4E0"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Couvert</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="68" name="Text 66"/>
-[...6 lines deleted...]
-            <a:ext cx="1920240" cy="640080"/>
+          <p:cNvPr id="38" name="Text 36"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10043160" y="2834640"/>
+            <a:ext cx="1459992" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>63</a:t>
+              <a:t>33</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> /100</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="69" name="Text 67"/>
-[...6 lines deleted...]
-            <a:ext cx="1920240" cy="1737360"/>
+          <p:cNvPr id="39" name="Text 37"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10043160" y="3749040"/>
+            <a:ext cx="1459992" cy="1737360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>16 réponses</a:t>
+              <a:t>12 réponses</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>4 partiel · 4 non</a:t>
+              <a:t>8 partiel · 4 non</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>0 commentaires</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="70" name="Shape 68"/>
-[...113 lines deleted...]
-              <a:t>Couvert</a:t>
+          <p:cNvPr id="40" name="Text 38"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="5897880"/>
+            <a:ext cx="11091672" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>11 non démarrés</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
-          </a:p>
-[...997 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 5">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -7952,262 +8203,587 @@
             <a:off x="548640" y="365760"/>
             <a:ext cx="10972800" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Constats par axe</a:t>
+              <a:t>Constats prioritaires</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvPr id="3" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="914400"/>
+            <a:ext cx="10972800" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axes les plus faibles (≤ 3)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="1280160"/>
-            <a:ext cx="11091672" cy="640080"/>
+            <a:ext cx="11091672" cy="1463040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FEF3C7"/>
+            <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
-          <a:ln w="19050">
+          <a:ln w="6350">
             <a:solidFill>
-              <a:srgbClr val="F59E0B"/>
+              <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Text 2"/>
-[...67 lines deleted...]
-        </p:txBody>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1280160"/>
+            <a:ext cx="91440" cy="1463040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="548640" y="2651760"/>
-[...20 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+            <a:off x="777240" y="1325880"/>
+            <a:ext cx="10835640" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Zero Trust</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Gestion risques — 33/100 (8P / 4N)</a:t>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:t>Identité &amp; Accès / Gestion des terminaux</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  ·  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="EF4444"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>2/100</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1645920"/>
+            <a:ext cx="10835640" cy="1097280"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Zero Trust — 40/100 (6P / 6N)</a:t>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:t>Garonne Industries présente une posture Zero Trust très immature, avec seulement 3 réponses positives sur 15 : l'absence d'annuaire centralisé (ZT01 Non) et de MFA généralisée (ZT02 Non) constituent des failles critiques, directement exploitables par des attaquants et…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2834640"/>
+            <a:ext cx="11091672" cy="1463040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Shape 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2834640"/>
+            <a:ext cx="91440" cy="1463040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2880360"/>
+            <a:ext cx="10835640" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>RGPD</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Diag IT N1 — 60/100 (11P / 5N)</a:t>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:t>Conformité réglementaire &amp; gouvernance des données personnelles</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  ·  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="EF4444"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>3.5/100</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3200400"/>
+            <a:ext cx="10835640" cy="1097280"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>RGPD — 63/100 (4P / 4N)</a:t>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:t>Garonne Industries présente une conformité RGPD structurellement lacunaire : sur 16 points évalués, 8 signaux négatifs (4 Non, 4 Partiel) révèlent l'absence de fondations opérationnelles essentielles. Le registre des traitements (RGPD03) n'existe pas ou n'est pas tenu à jour, ce…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Shape 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="4389120"/>
+            <a:ext cx="11091672" cy="1463040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="4389120"/>
+            <a:ext cx="91440" cy="1463040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4434840"/>
+            <a:ext cx="10835640" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Diag IT N1 – Diagnostic Express</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Modern Workplace — 64/100 (6P / 6N)</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>Cybersécurité &amp; Identité / Accès</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  ·  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="EF4444"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>38/100</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4754880"/>
+            <a:ext cx="10835640" cy="1097280"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Garonne Industries présente un profil de risque cyber critique pour une ETI industrielle exposée à des enjeux de conformité réglementaire et de croissance externe : la MFA n'est pas activée sur la messagerie ni les accès distants (Q03 Non), les comptes du quotidien disposent de…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 6">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -8225,208 +8801,565 @@
             <a:off x="548640" y="365760"/>
             <a:ext cx="10972800" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Croisement enjeux business / IT</a:t>
+              <a:t>Constats complémentaires</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvPr id="3" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="914400"/>
+            <a:ext cx="10972800" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axes intermédiaires</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="1280160"/>
-            <a:ext cx="11091672" cy="640080"/>
+            <a:ext cx="11091672" cy="1463040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FEF3C7"/>
+            <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
-          <a:ln w="19050">
+          <a:ln w="6350">
             <a:solidFill>
-              <a:srgbClr val="F59E0B"/>
+              <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Text 2"/>
-[...62 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1280160"/>
+            <a:ext cx="91440" cy="1463040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6366F1"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="6366F1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1325880"/>
+            <a:ext cx="10835640" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Diag IT N2 — Diagnostic Avancé</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>conformite-reglementaire</a:t>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:t>Cybersécurité &amp; Gouvernance SI</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  ·  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>50/100</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1645920"/>
+            <a:ext cx="10835640" cy="1097280"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>cybersecurite</a:t>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:t>Garonne Industries présente un SI partiellement structuré mais exposé à des risques cyber significatifs, directement en tension avec ses enjeux de conformité réglementaire et de cybersécurité. Les fondations de la gestion des identités sont fragiles : le moindre privilège n'est…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2834640"/>
+            <a:ext cx="11091672" cy="1463040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Shape 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2834640"/>
+            <a:ext cx="91440" cy="1463040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6366F1"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="6366F1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2880360"/>
+            <a:ext cx="10835640" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Modern Workplace</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>transformation-digitale</a:t>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:t>Endpoint &amp; sécurité poste</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  ·  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>52/100</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3200400"/>
+            <a:ext cx="10835640" cy="1097280"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>croissance-externe</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>Garonne Industries présente un socle Modern Workplace fragmenté et exposé, avec seulement 13 réponses positives sur 25 : les signaux critiques se concentrent sur la gestion des postes et la sauvegarde, deux piliers directement liés aux enjeux de cybersécurité et de conformité…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Shape 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="4389120"/>
+            <a:ext cx="11091672" cy="1463040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="4389120"/>
+            <a:ext cx="91440" cy="1463040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6366F1"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="6366F1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4434840"/>
+            <a:ext cx="10835640" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Gestion des risques IT/Cyber</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Gouvernance &amp; pilotage des risques</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4754880"/>
+            <a:ext cx="10835640" cy="1097280"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Garonne Industries présente une maturité très insuffisante en gestion des risques IT/cyber : aucune des 12 questions n'obtient de réponse positive, et les quatre réponses « Non » touchent précisément les fondations du dispositif — absence de politique formalisée et validée par…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 7">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -8444,123 +9377,145 @@
             <a:off x="548640" y="365760"/>
             <a:ext cx="10972800" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Risques prioritaires</a:t>
+              <a:t>Croisement enjeux business / IT</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="548640" y="914400"/>
-[...57 lines deleted...]
-              <a:t>Aucun risque saisi dans le registre</a:t>
+            <a:off x="548640" y="1280160"/>
+            <a:ext cx="10972800" cy="5120640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1400"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La matrice de croisement constats/enjeux révèle une concentration de risques sur deux axes prioritaires : cybersécurité et conformité réglementaire, qui se renforcent mutuellement.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1400"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>L'absence de MFA, d'annuaire centralisé et de gestion des droits (Zero Trust, Diag Express, Diag Avancé) est à la fois une faille cyber exploitable immédiatement et une…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1400"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>De même, l'inexistence du registre RGPD et de la politique risques formalisée bloque simultanément la démonstration de conformité réglementaire et la due diligence croissance…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1400"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Le Modern Workplace fragmenté (MDM absent, patching non maîtrisé, sauvegardes non vérifiées) est le vecteur technique par lequel un ransomware se propagerait, rendant le PCA/PRA —…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 8">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -8580,150 +9535,125 @@
             <a:off x="548640" y="365760"/>
             <a:ext cx="10972800" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Plan d'action 30 / 60 / 90 jours</a:t>
+              <a:t>Risques prioritaires</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 1"/>
-[...20 lines deleted...]
-        </p:spPr>
+          <p:cNvPr id="3" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="914400"/>
+            <a:ext cx="10972800" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Registre saisi par le consultant — top 8 par gravité</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="731520" y="1280160"/>
-[...34 lines deleted...]
-          <a:xfrm>
             <a:off x="548640" y="2194560"/>
-            <a:ext cx="10972800" cy="1371600"/>
-[...22 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+            <a:ext cx="10972800" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Aucun risque saisi dans le registre</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 9">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -8741,233 +9671,973 @@
             <a:off x="548640" y="365760"/>
             <a:ext cx="10972800" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Recommandation de cadrage</a:t>
+              <a:t>Plan d'action — Horizon 30j</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 1"/>
-[...6 lines deleted...]
-            <a:ext cx="11091672" cy="4114800"/>
+          <p:cNvPr id="3" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="914400"/>
+            <a:ext cx="10972800" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>4 actions planifiées</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1371600"/>
+            <a:ext cx="11091672" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="ECFEFF"/>
+            <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
-          <a:ln w="25400">
+          <a:ln w="6350">
             <a:solidFill>
-              <a:srgbClr val="3FD4E0"/>
+              <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Text 2"/>
-[...22 lines deleted...]
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1371600"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="1463040"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="1463040"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Critique</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1417320"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Prêt pour SOW — DSI temps partagé</a:t>
-[...14 lines deleted...]
-            <a:ext cx="10515600" cy="1828800"/>
+              <a:t>Désigner un pilote SI mandaté et installer un comité de pilotage IT mensuel avec la DG</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1783080"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Gouvernance SI  ·  Source : diagnostic-avance</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2029968"/>
+            <a:ext cx="10698480" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>6 diagnostics couverts, 90 signaux Partiel/Non. Cadrage suffisant pour proposer un SOW DSI temps partagé.</a:t>
+              <a:t>L'absence de gouvernance formelle (A02 Non, Q01 Partiel) est la cause racine de l'accumulation de toutes les lacunes identifiées. Sans pilote mandaté et sans instance…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2423160"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Shape 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2423160"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="2514600"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="2514600"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Critique</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2468880"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Déployer la MFA sur la messagerie, les accès distants et les comptes à privilèges</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Text 4"/>
-[...22 lines deleted...]
-              <a:rPr lang="en-US" sz="1600" dirty="0">
+          <p:cNvPr id="16" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2834640"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Format mission recommandé : </a:t>
-[...5 lines deleted...]
-              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+              <a:t>Axe : Cybersécurité &amp; Identité  ·  Source : diagnostic-express</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3081528"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La MFA absente sur messagerie et accès distants (Q03 Non) combinée à des comptes admin sans séparation (Q23 Non) constitue la surface d'attaque la plus immédiatement exploitable.…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="3474720"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="3474720"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="3566160"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="3566160"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Critique</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3520440"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>DSI temps partagé — V1 recommandée</a:t>
-[...14 lines deleted...]
-            <a:ext cx="11091672" cy="365760"/>
+              <a:t>Formaliser et valider en CODIR une politique de gestion des risques IT/cyber (ISO 31000 simplifiée)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3886200"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Gouvernance &amp; pilotage des risques  ·  Source : diagnostic-gestion-risques</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4133088"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>L'absence totale de politique formalisée (RISK01 Non) rend impossible toute démonstration de diligence raisonnable face à un audit NIS2, RGPD ou due diligence M&amp;A. Un document…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="4526280"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Shape 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="4526280"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Shape 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="4617720"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="4617720"/>
+            <a:ext cx="1051560" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Critique</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4572000"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Lancer le registre des traitements RGPD et désigner/confirmer un DPO avec indépendance garantie</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Text 28"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4937760"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Livrables existants : Mini-audit MA-TEST-PME-001-cmq11v — delivered · 48/100    ·    Aucun SOW signé / accepté</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+              <a:t>Axe : Conformité réglementaire &amp; RGPD  ·  Source : diagnostic-rgpd</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Text 29"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5184648"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>L'absence de registre (RGPD03 Non) est une infraction caractérisée, premier point de contrôle CNIL. La désignation d'un DPO sans indépendance garantie (RGPD01 Partiel) fragilise…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -9237,88 +10907,91 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>0</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
   <Paragraphs>0</Paragraphs>
-  <Slides>10</Slides>
-  <Notes>10</Notes>
+  <Slides>13</Slides>
+  <Notes>13</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
+    <vt:vector size="16" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Slide 1</vt:lpstr>
       <vt:lpstr>Slide 2</vt:lpstr>
       <vt:lpstr>Slide 3</vt:lpstr>
       <vt:lpstr>Slide 4</vt:lpstr>
       <vt:lpstr>Slide 5</vt:lpstr>
       <vt:lpstr>Slide 6</vt:lpstr>
       <vt:lpstr>Slide 7</vt:lpstr>
       <vt:lpstr>Slide 8</vt:lpstr>
       <vt:lpstr>Slide 9</vt:lpstr>
       <vt:lpstr>Slide 10</vt:lpstr>
+      <vt:lpstr>Slide 11</vt:lpstr>
+      <vt:lpstr>Slide 12</vt:lpstr>
+      <vt:lpstr>Slide 13</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Stelysia</Company>
+  <Company>Cabinet Démo</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Audit-cadrage AC-STEL-2026-001 — TEST_PME Garonne Industries</dc:title>
+  <dc:title>Audit-cadrage AC-CABI-2026-001 — TEST_PME Garonne Industries</dc:title>
   <dc:subject>PptxGenJS Presentation</dc:subject>
-  <dc:creator>Stéphane Benoist</dc:creator>
+  <dc:creator>Consultant Démo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>