--- v1 (2026-07-23)
+++ v2 (2026-10-22)
@@ -2346,209 +2346,209 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2286000" y="2377440"/>
             <a:ext cx="9601200" cy="1097280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
-                <a:latin typeface="Source Serif 4" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t>Audit-cadrage</a:t>
+                <a:latin typeface="Georgia" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Georgia" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Georgia" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Dossier de cadrage</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2286000" y="3566160"/>
             <a:ext cx="9601200" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="334155"/>
                 </a:solidFill>
-                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>État de connaissance interne</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2286000" y="4297680"/>
             <a:ext cx="9601200" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
-                <a:latin typeface="Inter Tight" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Inter Tight" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Georgia" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Georgia" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Georgia" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>TEST_PME Garonne Industries</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2286000" y="5029200"/>
             <a:ext cx="9601200" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
-                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t>Référence : AC-CABI-2026-001   ·   Date : 23 juillet 2026</a:t>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Référence : AC-CABI-2026-001   ·   Date : 22 octobre 2026</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2286000" y="6309360"/>
             <a:ext cx="9601200" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
-                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Consultant Démo — DSI à temps partagé · Cabinet Démo</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 10">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -2606,51 +2606,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="914400"/>
             <a:ext cx="10972800" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>5 actions planifiées</a:t>
+              <a:t>4 actions planifiées</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Shape 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="1371600"/>
             <a:ext cx="11091672" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
@@ -2755,658 +2755,658 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="1417320"/>
             <a:ext cx="9646920" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Déployer un MDM/UEM sur l'ensemble du parc (postes, mobiles) et activer le chiffrement disque complet</a:t>
+              <a:t>Désactiver les protocoles obsolètes et segmenter le réseau entre bureautique, serveurs et OT/atelier</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="1783080"/>
             <a:ext cx="10698480" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Axe : Endpoint &amp; sécurité poste  ·  Source : modern-workplace</a:t>
+              <a:t>Axe : Sécurité &amp; résilience réseau  ·  Source : diagnostic-avance</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="2029968"/>
             <a:ext cx="10698480" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>L'absence de MDM (MW11 Non, ZT11 Non) et le chiffrement partiel (MW14 Partiel) laissent le parc non supervisé et les données exposées en cas de perte ou vol. Dans un contexte de…</a:t>
+              <a:t>SMBv1, NTLMv1 et TLS 1.0 sont encore actifs (A50 Non) et la segmentation n'est que partielle (A47), avec un inventaire OT incomplet (ZT10). Dans un contexte industriel, une…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Shape 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="2423160"/>
             <a:ext cx="11091672" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Shape 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="2423160"/>
             <a:ext cx="109728" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="EF4444"/>
+            <a:srgbClr val="F59E0B"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="EF4444"/>
+              <a:srgbClr val="F59E0B"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Shape 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10515600" y="2514600"/>
             <a:ext cx="1051560" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 12500"/>
             </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="2514600"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Élevé</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2468880"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Déployer un MDM/UEM avec politique de patching sous 30 jours, chiffrement disque généralisé et EDR sur tout le parc</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2834640"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Endpoint &amp; sécurité poste  ·  Source : modern-workplace</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3081528"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Il n'y a ni MDM (MW11 Non, ZT11 Non) ni patching maîtrisé (MW15 Non). Le chiffrement est partiel (MW14) et l'EDR aussi (ZT13). Ce socle conditionne la conformité au RGPD (article…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="3474720"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="3474720"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="EF4444"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="EF4444"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Text 12"/>
-[...5 lines deleted...]
-            <a:off x="10515600" y="2514600"/>
+          <p:cNvPr id="20" name="Shape 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="3566160"/>
             <a:ext cx="1051560" cy="365760"/>
           </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="3566160"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Critique</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="Text 13"/>
-[...5 lines deleted...]
-            <a:off x="777240" y="2468880"/>
+          <p:cNvPr id="22" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3520440"/>
             <a:ext cx="9646920" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Mettre en place un annuaire centralisé (Azure AD / Entra ID) et automatiser les processus JML</a:t>
+              <a:t>Constituer le registre des traitements RGPD et formaliser la procédure de gestion des droits des personnes</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Text 14"/>
-[...5 lines deleted...]
-            <a:off x="777240" y="2834640"/>
+          <p:cNvPr id="23" name="Text 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3886200"/>
             <a:ext cx="10698480" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Axe : Identité &amp; Accès / Zero Trust  ·  Source : diagnostic-zero-trust</a:t>
+              <a:t>Axe : Conformité réglementaire &amp; données personnelles  ·  Source : diagnostic-rgpd</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="Text 15"/>
-[...5 lines deleted...]
-            <a:off x="777240" y="3081528"/>
+          <p:cNvPr id="24" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4133088"/>
             <a:ext cx="10698480" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>L'absence d'annuaire centralisé (ZT01 Non) et de processus JML automatisés (ZT07 Non) génère des comptes orphelins et des droits résiduels non maîtrisés — risque aggravé par les…</a:t>
+              <a:t>L'absence de registre (RGPD03 Non) et de procédure de gestion des droits (RGPD07 Non) constitue une non-conformité caractérisée, indémontrable en cas de contrôle CNIL ou de due…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Shape 16"/>
-[...5 lines deleted...]
-            <a:off x="548640" y="3474720"/>
+          <p:cNvPr id="25" name="Shape 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="4526280"/>
             <a:ext cx="11091672" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Shape 17"/>
-[...5 lines deleted...]
-            <a:off x="548640" y="3474720"/>
+          <p:cNvPr id="26" name="Shape 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="4526280"/>
             <a:ext cx="109728" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F59E0B"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="F59E0B"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="Shape 18"/>
-[...5 lines deleted...]
-            <a:off x="10515600" y="3566160"/>
+          <p:cNvPr id="27" name="Shape 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="4617720"/>
             <a:ext cx="1051560" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 12500"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F59E0B"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="F59E0B"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21" name="Text 19"/>
-[...193 lines deleted...]
-          <p:cNvPr id="27" name="Shape 25"/>
+          <p:cNvPr id="28" name="Text 26"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10515600" y="4617720"/>
             <a:ext cx="1051560" cy="365760"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...25 lines deleted...]
-          </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Élevé</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -3418,344 +3418,123 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="4572000"/>
             <a:ext cx="9646920" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Mettre en place les procédures de gestion des droits des personnes (RGPD) et réviser les clauses sous-traitants</a:t>
+              <a:t>Consolider un annuaire central unique et automatiser les processus arrivées, mobilités et départs, avec revue des droits</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Text 28"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="4937760"/>
             <a:ext cx="10698480" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Axe : Conformité réglementaire &amp; RGPD  ·  Source : diagnostic-rgpd</a:t>
+              <a:t>Axe : Identité  ·  Source : diagnostic-zero-trust</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31" name="Text 29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="5184648"/>
             <a:ext cx="10698480" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>L'absence de procédures de gestion des droits (RGPD07 Non) est une infraction caractérisée exposant à des sanctions financières. Les clauses sous-traitants incomplètes (RGPD13…</a:t>
-[...220 lines deleted...]
-              <a:t>L'absence de PRA/PCA opérationnel (Q08 Non) et de sauvegarde 3-2-1 vérifiée (MW23 Non) signifie qu'un ransomware entraînerait une indisponibilité totale non maîtrisée. Dans un…</a:t>
+              <a:t>Il n'y a pas d'annuaire unique (ZT01 Non) ni d'automatisation des arrivées, mobilités et départs (ZT07 Non), et les revues de droits au départ sont partielles (Q04, ZT05). Des…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 11">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -3811,51 +3590,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="914400"/>
             <a:ext cx="10972800" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>3 actions planifiées</a:t>
+              <a:t>4 actions planifiées</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Shape 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="1371600"/>
             <a:ext cx="11091672" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
@@ -3960,565 +3739,786 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="1417320"/>
             <a:ext cx="9646920" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Segmenter le réseau (IT/OT/invités) et désactiver les protocoles obsolètes</a:t>
+              <a:t>Formaliser un PRA/PCA couvrant le scénario ransomware et conduire un premier exercice de crise avec le CODIR</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="1783080"/>
             <a:ext cx="10698480" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Axe : Cybersécurité réseau &amp; OT  ·  Source : diagnostic-avance</a:t>
+              <a:t>Axe : Sécurité &amp; résilience / Continuité  ·  Source : diagnostic-avance</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="2029968"/>
             <a:ext cx="10698480" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>La segmentation incomplète (A47 Partiel) et les protocoles obsolètes actifs (A50 Non) constituent des vecteurs d'entrée privilégiés pour un ransomware, notamment dans un…</a:t>
+              <a:t>Il n'y a pas de PRA opérationnel (Q08 Non, A43 Partiel) ni d'exercice de crise depuis 12 mois (A44 Non). NIS2 exige la gestion de crise et la continuité, et les clients…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Shape 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="2423160"/>
             <a:ext cx="11091672" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Shape 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="2423160"/>
             <a:ext cx="109728" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0E5C73"/>
+            <a:srgbClr val="F59E0B"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="0E5C73"/>
+              <a:srgbClr val="F59E0B"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Shape 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10515600" y="2514600"/>
             <a:ext cx="1051560" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 12500"/>
             </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="2514600"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Élevé</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2468880"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Mettre en place une méthodologie de gestion des risques (ISO 31000 simplifiée), un registre vivant et des KRI mensuels</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2834640"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Gouvernance &amp; pilotage des risques  ·  Source : diagnostic-gestion-risques</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3081528"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Aucune analyse ne couvre les scénarios stratégiques (RISK04 Non), aucune décision de traitement n'est documentée (RISK07 Non) et aucun KRI n'est reporté (RISK10 Non). C'est la…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="3474720"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="3474720"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="3566160"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="3566160"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Élevé</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3520440"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Revoir les contrats prestataires et sous-traitants : clauses sécurité, réversibilité et DPA RGPD</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3886200"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Conformité réglementaire &amp; chaîne d'approvisionnement  ·  Source : diagnostic-express</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4133088"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Les contrats ne couvrent ni la sécurité ni la réversibilité (Q13 Non) et les DPA sont incomplets (RGPD13, A59). La sécurité de la chaîne d'approvisionnement est une exigence…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="4526280"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Shape 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="4526280"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0E5C73"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="0E5C73"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Text 12"/>
-[...199 lines deleted...]
-            <a:off x="10515600" y="3566160"/>
+          <p:cNvPr id="27" name="Shape 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="4617720"/>
             <a:ext cx="1051560" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 12500"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F59E0B"/>
+            <a:srgbClr val="0E5C73"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="F59E0B"/>
+              <a:srgbClr val="0E5C73"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21" name="Text 19"/>
-[...5 lines deleted...]
-            <a:off x="10515600" y="3566160"/>
+          <p:cNvPr id="28" name="Text 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="4617720"/>
             <a:ext cx="1051560" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Élevé</a:t>
+              <a:t>Modéré</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="22" name="Text 20"/>
-[...5 lines deleted...]
-            <a:off x="777240" y="3520440"/>
+          <p:cNvPr id="29" name="Text 27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4572000"/>
             <a:ext cx="9646920" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Conduire une analyse de risques formelle (RISK04) et mettre en place des KRI mensuels reportés au CODIR</a:t>
+              <a:t>Établir le schéma d'architecture cible, le plan de traitement des systèmes en fin de vie et la trajectoire facturation électronique</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23" name="Text 21"/>
-[...5 lines deleted...]
-            <a:off x="777240" y="3886200"/>
+          <p:cNvPr id="30" name="Text 28"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4937760"/>
             <a:ext cx="10698480" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Axe : Gouvernance &amp; pilotage des risques  ·  Source : diagnostic-gestion-risques</a:t>
+              <a:t>Axe : Gouvernance SI &amp; transformation digitale  ·  Source : diagnostic-avance</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Text 22"/>
-[...5 lines deleted...]
-            <a:off x="777240" y="4133088"/>
+          <p:cNvPr id="31" name="Text 29"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5184648"/>
             <a:ext cx="10698480" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>L'absence d'analyse couvrant les scénarios stratégiques (RISK04 Non) et de KRI reportés au management (RISK10 Non) empêche tout pilotage éclairé. À J+90, la politique risques…</a:t>
+              <a:t>Il n'y a pas de schéma d'architecture (A08 Non) ni de plan pour les systèmes en fin de vie (A14 Non), et la trajectoire facturation électronique n'est pas arrêtée (Q18 Non) alors…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 12">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -4603,105 +4603,123 @@
             <a:ext cx="10515600" cy="4663440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>La priorité absolue du cadrage est de nommer un pilote SI mandaté par la direction générale dans les 15 premiers jours, avec un mandat explicite couvrant gouvernance,…</a:t>
+              <a:t>Nous recommandons d'engager une mission DSI à temps partagé de 6 mois, à raison d'environ 2 jours par semaine les 3 premiers mois puis 1 jour par semaine, structurée en deux temps.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Sans cette décision de gouvernance, aucun des chantiers techniques identifiés ne peut être tenu dans les délais requis.</a:t>
+              <a:t>Le premier temps (0-30 jours) est un « sprint de fermeture des portes d'entrée » : MFA, privilèges, sauvegardes isolées, mandat de gouvernance et qualification NIS2.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Le budget minimal à provisionner pour les 90 premiers jours couvre : la désignation ou l'externalisation du DPO, le déploiement MDM/MFA (licences et intégration), un appui…</a:t>
+              <a:t>Il est piloté par le DSI externalisé avec les prestataires existants.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>L'ensemble est estimable entre 25 000 et 45 000 € selon les ressources internes mobilisables, à mettre en regard du coût d'un incident ransomware (arrêt de production, rançon,…</a:t>
+              <a:t>Le second temps (30-180 jours) est une « construction du socle démontrable » : durcissement des postes et du réseau, gestion des identités, conformité RGPD, PRA et gestion des…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Il s'accompagne d'un comité IT trimestriel avec la DG et d'un tableau de bord KRI.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="6446520"/>
             <a:ext cx="11091672" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
@@ -5374,105 +5392,105 @@
             <a:ext cx="10972800" cy="4937760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Garonne Industries présente un profil de risque SI structurellement critique, incompatible avec ses ambitions de croissance externe et de transformation digitale, et exposé à des…</a:t>
+              <a:t>Garonne Industries présente un niveau d'exposition cyber et réglementaire critique, peu compatible avec ses ambitions de croissance externe et de transformation digitale.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Sur six diagnostics couvrant la gouvernance, la cybersécurité, la conformité RGPD et le socle technique, aucun domaine n'atteint un niveau de maturité satisfaisant : les scores…</a:t>
+              <a:t>Les six diagnostics convergent : le socle de sécurité (identité, postes, sauvegarde, continuité) n'est qu'à moitié construit, et aucun dispositif de gouvernance ne permet de…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Ce n'est pas une accumulation de lacunes isolées — c'est l'absence de fondations SI cohérentes qui expose l'entreprise sur tous les fronts simultanément.</a:t>
+              <a:t>Les scores (38/100 en diagnostic express, 40/100 en Zero Trust, 52/100 en Modern Workplace, 66,7/100 en diagnostic avancé, aucune réponse positive en gestion des risques)…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Les trois failles systémiques qui traversent l'ensemble des diagnostics sont : l'absence d'identité numérique maîtrisée, l'inexistence d'une gouvernance SI formalisée, et…</a:t>
+              <a:t>Le scénario ransomware est le risque n°1, et il est aujourd'hui pleinement ouvert.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 3">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -5528,51 +5546,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="914400"/>
             <a:ext cx="10972800" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>TEST_PME Garonne Industries · Industrie / Manufacturing · 100-149</a:t>
+              <a:t>TEST_PME Garonne Industries · Industrie / Manufacturing · 100-200</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Shape 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="1554480"/>
             <a:ext cx="3657600" cy="4846320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
@@ -8139,51 +8157,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="5897880"/>
             <a:ext cx="11091672" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>11 non démarrés</a:t>
+              <a:t>18 non démarrés</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 5">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -8325,131 +8343,131 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="1325880"/>
             <a:ext cx="10835640" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Zero Trust</a:t>
+              <a:t>RGPD</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="94A3B8"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> — </a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Identité &amp; Accès / Gestion des terminaux</a:t>
+              <a:t>Conformité réglementaire &amp; gouvernance des données personnelles</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="94A3B8"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>  ·  </a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="EF4444"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>2/100</a:t>
+              <a:t>3.5/100</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="1645920"/>
             <a:ext cx="10835640" cy="1097280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Garonne Industries présente une posture Zero Trust très immature, avec seulement 3 réponses positives sur 15 : l'absence d'annuaire centralisé (ZT01 Non) et de MFA généralisée (ZT02 Non) constituent des failles critiques, directement exploitables par des attaquants et…</a:t>
+              <a:t>Garonne Industries présente une conformité RGPD structurellement lacunaire : sur 16 points évalués, 8 signaux négatifs (4 Non, 4 Partiel) révèlent l'absence de fondations opérationnelles essentielles. Le registre des traitements (RGPD03) n'existe pas ou n'est pas tenu à jour, ce…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Shape 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="2834640"/>
             <a:ext cx="11091672" cy="1463040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
@@ -8491,131 +8509,131 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="2880360"/>
             <a:ext cx="10835640" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>RGPD</a:t>
+              <a:t>Diag IT N1 – Diagnostic Express</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="94A3B8"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> — </a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Conformité réglementaire &amp; gouvernance des données personnelles</a:t>
+              <a:t>Cybersécurité &amp; Identité / Accès</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="94A3B8"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>  ·  </a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="EF4444"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>3.5/100</a:t>
+              <a:t>38/100</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="3200400"/>
             <a:ext cx="10835640" cy="1097280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Garonne Industries présente une conformité RGPD structurellement lacunaire : sur 16 points évalués, 8 signaux négatifs (4 Non, 4 Partiel) révèlent l'absence de fondations opérationnelles essentielles. Le registre des traitements (RGPD03) n'existe pas ou n'est pas tenu à jour, ce…</a:t>
+              <a:t>Garonne Industries présente un profil de risque cyber critique pour une ETI industrielle exposée à des enjeux de conformité réglementaire et de croissance externe : la MFA n'est pas activée sur la messagerie ni les accès distants (Q03 Non), les comptes du quotidien disposent de…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Shape 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="4389120"/>
             <a:ext cx="11091672" cy="1463040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
@@ -8657,131 +8675,131 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="4434840"/>
             <a:ext cx="10835640" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Diag IT N1 – Diagnostic Express</a:t>
+              <a:t>Diagnostic Zero Trust</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="94A3B8"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> — </a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Cybersécurité &amp; Identité / Accès</a:t>
+              <a:t>Identité</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="94A3B8"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>  ·  </a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="EF4444"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>38/100</a:t>
+              <a:t>40/100</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Text 13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="4754880"/>
             <a:ext cx="10835640" cy="1097280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Garonne Industries présente un profil de risque cyber critique pour une ETI industrielle exposée à des enjeux de conformité réglementaire et de croissance externe : la MFA n'est pas activée sur la messagerie ni les accès distants (Q03 Non), les comptes du quotidien disposent de…</a:t>
+              <a:t>Le socle identité, prérequis de toute démarche Zero Trust, n'est pas en place : c'est le point critique de l'axe. Score estimé à 40/100 (3 Oui, 6 Partiel, 6 Non ; pondération Oui = 1, Partiel = 0,5). Il n'existe ni annuaire central unique (ZT01), ni MFA généralisée (ZT02), ni…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 6">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -8923,131 +8941,131 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="1325880"/>
             <a:ext cx="10835640" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Diag IT N2 — Diagnostic Avancé</a:t>
+              <a:t>Modern Workplace</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="94A3B8"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> — </a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Cybersécurité &amp; Gouvernance SI</a:t>
+              <a:t>Endpoint &amp; sécurité poste</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="94A3B8"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>  ·  </a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>50/100</a:t>
+              <a:t>52/100</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="1645920"/>
             <a:ext cx="10835640" cy="1097280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Garonne Industries présente un SI partiellement structuré mais exposé à des risques cyber significatifs, directement en tension avec ses enjeux de conformité réglementaire et de cybersécurité. Les fondations de la gestion des identités sont fragiles : le moindre privilège n'est…</a:t>
+              <a:t>Garonne Industries présente un socle Modern Workplace fragmenté et exposé, avec seulement 13 réponses positives sur 25 : les signaux critiques se concentrent sur la gestion des postes et la sauvegarde, deux piliers directement liés aux enjeux de cybersécurité et de conformité…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Shape 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="2834640"/>
             <a:ext cx="11091672" cy="1463040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
@@ -9089,131 +9107,131 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="2880360"/>
             <a:ext cx="10835640" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Modern Workplace</a:t>
+              <a:t>Diag IT N2</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="94A3B8"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> — </a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Endpoint &amp; sécurité poste</a:t>
+              <a:t>Sécurité &amp; résilience (identité, réseau, continuité), sous-tendue par une gouvernance SI peu formalisée</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="94A3B8"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>  ·  </a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>52/100</a:t>
+              <a:t>66.7/100</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="3200400"/>
             <a:ext cx="10835640" cy="1097280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Garonne Industries présente un socle Modern Workplace fragmenté et exposé, avec seulement 13 réponses positives sur 25 : les signaux critiques se concentrent sur la gestion des postes et la sauvegarde, deux piliers directement liés aux enjeux de cybersécurité et de conformité…</a:t>
+              <a:t>Le socle est à moitié en place : 30 Oui sur 60, 20 Partiel et 10 Non, soit ≈67 % en pondérant un Partiel à 0,5. Critique, cybersécurité : les trois portes d'entrée d'un ransomware restent ouvertes en même temps. Le moindre privilège n'est pas appliqué (A20 Non), les comptes…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Shape 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="4389120"/>
             <a:ext cx="11091672" cy="1463040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
@@ -9417,105 +9435,105 @@
             <a:ext cx="10972800" cy="5120640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>La matrice de croisement constats/enjeux révèle une concentration de risques sur deux axes prioritaires : cybersécurité et conformité réglementaire, qui se renforcent mutuellement.</a:t>
+              <a:t>Cybersécurité et conformité réglementaire se recouvrent presque entièrement.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>L'absence de MFA, d'annuaire centralisé et de gestion des droits (Zero Trust, Diag Express, Diag Avancé) est à la fois une faille cyber exploitable immédiatement et une…</a:t>
+              <a:t>Les mesures exigées par NIS2 sont aussi celles qu'attendent les assureurs cyber et les donneurs d'ordre industriels : MFA, gestion des privilèges, continuité, gestion des risques,…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>De même, l'inexistence du registre RGPD et de la politique risques formalisée bloque simultanément la démonstration de conformité réglementaire et la due diligence croissance…</a:t>
+              <a:t>Il en va de même de l'article 32 du RGPD (chiffrement, contrôle d'accès, journalisation).</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Le Modern Workplace fragmenté (MDM absent, patching non maîtrisé, sauvegardes non vérifiées) est le vecteur technique par lequel un ransomware se propagerait, rendant le PCA/PRA —…</a:t>
+              <a:t>Un même chantier sert donc les deux enjeux, ce qui justifie de prioriser les fondations techniques et la gouvernance plutôt que des actions documentaires isolées.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 8">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -9856,123 +9874,123 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="1417320"/>
             <a:ext cx="9646920" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Désigner un pilote SI mandaté et installer un comité de pilotage IT mensuel avec la DG</a:t>
+              <a:t>Activer la MFA sur la messagerie, les accès distants et tous les comptes administrateurs</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="1783080"/>
             <a:ext cx="10698480" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Axe : Gouvernance SI  ·  Source : diagnostic-avance</a:t>
+              <a:t>Axe : Cybersécurité &amp; Identité / Accès  ·  Source : diagnostic-express</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="2029968"/>
             <a:ext cx="10698480" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>L'absence de gouvernance formelle (A02 Non, Q01 Partiel) est la cause racine de l'accumulation de toutes les lacunes identifiées. Sans pilote mandaté et sans instance…</a:t>
+              <a:t>La MFA est absente sur la messagerie et les accès distants (Q03 Non, ZT02 Non) et les comptes admin ne sont que partiellement protégés (A17). C'est le premier vecteur de…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Shape 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="2423160"/>
             <a:ext cx="11091672" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
@@ -10077,123 +10095,123 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="2468880"/>
             <a:ext cx="9646920" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Déployer la MFA sur la messagerie, les accès distants et les comptes à privilèges</a:t>
+              <a:t>Retirer les droits administrateur des comptes du quotidien et créer des comptes admin dédiés</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Text 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="2834640"/>
             <a:ext cx="10698480" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Axe : Cybersécurité &amp; Identité  ·  Source : diagnostic-express</a:t>
+              <a:t>Axe : Cybersécurité &amp; Identité / Accès  ·  Source : diagnostic-avance</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Text 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="3081528"/>
             <a:ext cx="10698480" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>La MFA absente sur messagerie et accès distants (Q03 Non) combinée à des comptes admin sans séparation (Q23 Non) constitue la surface d'attaque la plus immédiatement exploitable.…</a:t>
+              <a:t>Le moindre privilège n'est pas appliqué (A20 Non, Q23 Non). Tout poste compromis donne donc des droits étendus, ce qui facilite la propagation d'un ransomware jusqu'aux serveurs…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Shape 16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="3474720"/>
             <a:ext cx="11091672" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
@@ -10298,123 +10316,123 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="3520440"/>
             <a:ext cx="9646920" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Formaliser et valider en CODIR une politique de gestion des risques IT/cyber (ISO 31000 simplifiée)</a:t>
+              <a:t>Sécuriser les sauvegardes (règle 3-2-1 avec copie hors ligne ou immuable) et réaliser un test de restauration</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Text 21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="3886200"/>
             <a:ext cx="10698480" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Axe : Gouvernance &amp; pilotage des risques  ·  Source : diagnostic-gestion-risques</a:t>
+              <a:t>Axe : Endpoint &amp; sécurité poste / Continuité  ·  Source : modern-workplace</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Text 22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="4133088"/>
             <a:ext cx="10698480" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>L'absence totale de politique formalisée (RISK01 Non) rend impossible toute démonstration de diligence raisonnable face à un audit NIS2, RGPD ou due diligence M&amp;A. Un document…</a:t>
+              <a:t>La règle 3-2-1 n'est pas vérifiée (MW23 Non) et les tests de restauration sont irréguliers (A41). La sauvegarde est le dernier rempart en cas de ransomware. Sans copie isolée et…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Shape 23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="4526280"/>
             <a:ext cx="11091672" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
@@ -10519,123 +10537,123 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="4572000"/>
             <a:ext cx="9646920" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Lancer le registre des traitements RGPD et désigner/confirmer un DPO avec indépendance garantie</a:t>
+              <a:t>Mandater un pilote SI, installer un comité IT trimestriel avec la DG et qualifier formellement le statut NIS2</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Text 28"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="4937760"/>
             <a:ext cx="10698480" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Axe : Conformité réglementaire &amp; RGPD  ·  Source : diagnostic-rgpd</a:t>
+              <a:t>Axe : Gouvernance &amp; pilotage des risques  ·  Source : diagnostic-gestion-risques</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31" name="Text 29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="5184648"/>
             <a:ext cx="10698480" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>L'absence de registre (RGPD03 Non) est une infraction caractérisée, premier point de contrôle CNIL. La désignation d'un DPO sans indépendance garantie (RGPD01 Partiel) fragilise…</a:t>
+              <a:t>La gouvernance est floue (Q01 Partiel), sans comité IT avec la DG (A02 Non) ni politique validée par la direction (RISK01 Non). L'exposition NIS2 n'est que partiellement évaluée…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -10964,34 +10982,34 @@
       <vt:lpstr>Slide 1</vt:lpstr>
       <vt:lpstr>Slide 2</vt:lpstr>
       <vt:lpstr>Slide 3</vt:lpstr>
       <vt:lpstr>Slide 4</vt:lpstr>
       <vt:lpstr>Slide 5</vt:lpstr>
       <vt:lpstr>Slide 6</vt:lpstr>
       <vt:lpstr>Slide 7</vt:lpstr>
       <vt:lpstr>Slide 8</vt:lpstr>
       <vt:lpstr>Slide 9</vt:lpstr>
       <vt:lpstr>Slide 10</vt:lpstr>
       <vt:lpstr>Slide 11</vt:lpstr>
       <vt:lpstr>Slide 12</vt:lpstr>
       <vt:lpstr>Slide 13</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Cabinet Démo</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Audit-cadrage AC-CABI-2026-001 — TEST_PME Garonne Industries</dc:title>
+  <dc:title>Dossier de cadrage AC-CABI-2026-001, TEST_PME Garonne Industries</dc:title>
   <dc:subject>PptxGenJS Presentation</dc:subject>
   <dc:creator>Consultant Démo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>