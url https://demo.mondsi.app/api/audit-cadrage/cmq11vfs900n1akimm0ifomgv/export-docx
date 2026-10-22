--- v0 (2026-09-06)
+++ v1 (2026-10-22)
@@ -34,175 +34,175 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="6366F1" w:sz="48" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="240" w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:before="80"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Inter Tight" w:cs="Inter Tight" w:eastAsia="Inter Tight" w:hAnsi="Inter Tight"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">AUDIT-CADRAGE</w:t>
+        <w:t xml:space="preserve">DOSSIER DE CADRAGE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve">Cabinet Démo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="6366F1" w:sz="16" w:space="8"/>
         </w:pBdr>
         <w:spacing w:after="100" w:before="600"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Source Serif 4" w:cs="Source Serif 4" w:eastAsia="Source Serif 4" w:hAnsi="Source Serif 4"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F172A"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
-        <w:t xml:space="preserve">AUDIT-CADRAGE INTERNE</w:t>
+        <w:t xml:space="preserve">DOSSIER DE CADRAGE INTERNE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="600"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="666666"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">État de connaissance — préparation mission DSI temps partagé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">TEST_PME Garonne Industries</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="666666"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Industrie / Manufacturing · 100-149</w:t>
+        <w:t xml:space="preserve">Industrie / Manufacturing · 100-200</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
         </w:rPr>
         <w:t xml:space="preserve">Référence : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">AC-CABI-2026-001</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
         </w:rPr>
         <w:t xml:space="preserve">    ·    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
         </w:rPr>
         <w:t xml:space="preserve">Date : </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">06 septembre 2026</w:t>
+        <w:t xml:space="preserve">22 octobre 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="800"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Consultant Démo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
         </w:rPr>
         <w:t xml:space="preserve"> — DSI à temps partagé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -223,114 +223,121 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="160" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Synthèse exécutive</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Garonne Industries présente un profil de risque SI structurellement critique</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, incompatible avec ses ambitions de croissance externe et de transformation digitale, et exposé à des sanctions réglementaires imminentes. Sur six diagnostics couvrant la gouvernance, la cybersécurité, la conformité RGPD et le socle technique, aucun domaine n'atteint un niveau de maturité satisfaisant : les scores oscillent entre 2/100 (Zero Trust) et 52/100 (Modern Workplace), avec une moyenne pondérée inférieure à 35/100. Ce n'est pas une accumulation de lacunes isolées — c'est l'absence de fondations SI cohérentes qui expose l'entreprise sur tous les fronts simultanément.</w:t>
+        <w:t xml:space="preserve">Garonne Industries présente un niveau d'exposition cyber et réglementaire critique, peu compatible avec ses ambitions de croissance externe et de transformation digitale.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Les six diagnostics convergent : le socle de sécurité (identité, postes, sauvegarde, continuité) n'est qu'à moitié construit, et aucun dispositif de gouvernance ne permet de piloter ces risques ni de démontrer une diligence raisonnable. Les scores (38/100 en diagnostic express, 40/100 en Zero Trust, 52/100 en Modern Workplace, 66,7/100 en diagnostic avancé, aucune réponse positive en gestion des risques) dessinent une entreprise qui a investi ponctuellement dans des outils, sans architecture cible ni pilotage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Les trois failles systémiques qui traversent l'ensemble des diagnostics sont : l'absence d'identité numérique maîtrisée, l'inexistence d'une gouvernance SI formalisée, et l'absence totale de gestion des risques documentée.</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Aucun annuaire centralisé, aucune MFA généralisée, aucune séparation des droits administrateur, aucun processus JML automatisé — ces manques ne sont pas des options de confort, ce sont des vecteurs d'intrusion ouverts, directement exploitables dans un scénario ransomware ou lors d'une due diligence M&amp;A. La gouvernance est symptomatique : pas de comité de pilotage IT avec la direction générale, pas de feuille de route consolidée, pas de KRI remontés au CODIR — ce qui explique mécaniquement l'accumulation de ces angles morts sur plusieurs années.</w:t>
+        <w:t xml:space="preserve">Le scénario ransomware est le risque n°1, et il est aujourd'hui pleinement ouvert.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Plusieurs constats indépendants concordent. La MFA est absente sur la messagerie et les accès distants (Q03, ZT02). Les comptes du quotidien ont des droits administrateur (Q23, A20). Des protocoles obsolètes restent actifs (A50) et la segmentation entre bureautique et atelier n'est que partielle (A47). Les postes ne sont ni gérés ni patchés sous 30 jours (MW11, MW15). La sauvegarde 3-2-1 n'est pas vérifiée (MW23) et aucun PRA ne couvre ce scénario (Q08, A43). Dans un contexte industriel où l'arrêt des lignes de production se chiffre en jours de chiffre d'affaires, cette combinaison constitue une menace directe pour la continuité d'activité.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Sur le plan réglementaire, la situation est préoccupante à court terme.</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Le registre RGPD est inexistant, les droits des personnes ne sont pas gérés, la sécurité technique des données est insuffisante — trois conditions réunies pour un contrôle CNIL défavorable. L'exposition NIS2 n'est que partiellement évaluée alors que Garonne Industries est potentiellement classée entité essentielle. La directive Machine impose par ailleurs une traçabilité des accès aux systèmes de contrôle industriel que le SI actuel ne peut pas assurer. Ces trois référentiels convergent vers les mêmes exigences techniques — MFA, journalisation, gestion des accès, PCA — ce qui rend leur traitement conjoint non seulement possible mais nécessaire.</w:t>
+        <w:t xml:space="preserve">La conformité réglementaire est indémontrable en l'état.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Côté RGPD, il n'y a ni registre des traitements tenu (RGPD03), ni procédure de gestion des droits (RGPD07), et les DPA sous-traitants sont incomplets (RGPD13, A59). Côté NIS2, l'exposition n'est que partiellement évaluée (Q19), alors que le profil déclaré est celui d'une entité essentielle. Ce statut doit être confirmé, car une ETI manufacturière de 100-149 salariés relève plus souvent du statut d'entité importante, ce qui modifie le régime de contrôle. S'y ajoutent l'échéance de réception des factures électroniques en septembre 2026, non anticipée (Q18), et les exigences cyber du futur règlement Machines, qui concerneront la conception et l'intégration des équipements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">La croissance externe constitue un facteur d'aggravation immédiat.</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Toute opération de M&amp;A dans cet état expose Garonne Industries à une décote significative lors de la due diligence cyber, à une impossibilité d'intégrer proprement un SI acquis sans vecteur de contamination croisée, et à une responsabilité juridique accrue si un incident survient post-acquisition sur un périmètre non maîtrisé. Les clauses sous-traitants incomplètes et l'absence de contrats prestataires couvrant la réversibilité aggravent ce risque. La transformation digitale en cours — chaque nouveau SaaS, chaque outil métier déployé — ajoute de la surface d'attaque sur un socle non sécurisé, ce qui inverse le rapport bénéfice/risque de ces projets.</w:t>
+        <w:t xml:space="preserve">La cause racine est la gouvernance.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Il n'y a pas de pilote SI mandaté (Q01), pas de comité IT avec la DG (A02), pas de politique risques validée par la direction (RISK01) et pas de KRI (RISK10). Sans ce socle, chaque projet digital et chaque acquisition ajoute de la dette et des comptes orphelins au lieu de s'intégrer dans une trajectoire maîtrisée. Le message clé pour la direction est le suivant : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">il faut fermer les portes d'entrée cyber dans les 30 jours, structurer la gouvernance en parallèle, puis bâtir la conformité démontrable à 90 jours, avant toute opération de croissance externe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> : des remontées ponctuelles au CODIR, un registre risques partiel, un EDR partiellement déployé, une segmentation réseau engagée. Ces initiatives non finalisées constituent des points d'appui réels pour un plan de remédiation structuré. Le plan 30/60/90 proposé ci-après priorise les actions à effet de levier maximal — celles qui ferment simultanément plusieurs vecteurs de risque et débloquent les chantiers réglementaires — avant d'engager les transformations structurelles de moyen terme.</w:t>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Point de vigilance méthodologique :</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> le score RGPD affiché (3,5/100) paraît incohérent avec le décompte des réponses (8 signaux négatifs sur 16). Il devra être recalculé avant restitution, sans que cela change le diagnostic de fond.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="160" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Profil client &amp; enjeux</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="100%"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="E2E8F0" w:sz="4"/>
           <w:left w:val="single" w:color="E2E8F0" w:sz="4"/>
@@ -401,51 +408,51 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="32%"/>
             <w:shd w:fill="F8FAFC"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="6366F1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effectif</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="68%"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">100-149</w:t>
+              <w:t xml:space="preserve">100-200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="32%"/>
             <w:shd w:fill="F8FAFC"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="6366F1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dirigeant principal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="68%"/>
           </w:tcPr>
@@ -1714,51 +1721,51 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensibilisation</w:t>
+              <w:t xml:space="preserve">Exploitation et support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="94A3B8"/>
               </w:rPr>
               <w:t xml:space="preserve">Non démarré</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
@@ -1778,51 +1785,51 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Google Workspace</w:t>
+              <w:t xml:space="preserve">Applications et données</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="94A3B8"/>
               </w:rPr>
               <w:t xml:space="preserve">Non démarré</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
@@ -1842,51 +1849,51 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">FinOps</w:t>
+              <w:t xml:space="preserve">Réseau et infrastructure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="94A3B8"/>
               </w:rPr>
               <w:t xml:space="preserve">Non démarré</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
@@ -1898,50 +1905,498 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">0 / 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architecture et dette technique</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="94A3B8"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non démarré</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0 / 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conduite de projet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="94A3B8"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non démarré</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0 / 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reprise de projet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="94A3B8"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non démarré</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0 / 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reprise de projet, 6 phrases</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="94A3B8"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non démarré</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0 / 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensibilisation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="94A3B8"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non démarré</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0 / 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Google Workspace</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="94A3B8"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non démarré</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0 / 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">FinOps</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="94A3B8"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non démarré</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0 / 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diag IT N1 — détail par catégorie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
@@ -1989,51 +2444,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Données personnelles &amp; RGPD : 83/100 (3/3 réponses · 1P / 0N)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Prestataires &amp; cloud : 50/100 (3/3 réponses · 1P / 1N)</w:t>
+        <w:t xml:space="preserve">Prestataires &amp; cloud : 50/100 (3/4 réponses · 1P / 1N)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sensibilisation : 50/100 (1/1 réponses · 1P / 0N)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
@@ -2204,50 +2659,63 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sensibilisation &amp; culture : — (0/6 réponses · 0P / 0N)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">IA &amp; innovation : — (0/6 réponses · 0P / 0N)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Conduite de projet : — (0/6 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Modern Workplace — détail par catégorie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Identité &amp; accès : 70/100 (5/5 réponses · 1P / 1N)</w:t>
       </w:r>
@@ -3485,50 +3953,649 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Obsolescence &amp; dette technique : — (0/2 réponses · 0P / 0N)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lien avec sécurité : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="80" w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exploitation et support — détail par catégorie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Support des utilisateurs : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Prestataire et engagements de service : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Accès d'administration : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mises à jour et changements : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Surveillance et disponibilité : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Documentation d'exploitation : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="80" w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applications et données — détail par catégorie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Portefeuille de logiciels : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Éditeurs et dépendances : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Échanges entre logiciels : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Données de référence et qualité : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Stockage, accès et partage : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Conservation et archivage : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="80" w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Réseau et infrastructure — détail par catégorie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Accès Internet et pare-feu : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Réseau interne et cloisonnement : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wi-Fi : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Accès à distance : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Serveurs et stockage : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Versions et fin de support : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="80" w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Architecture et dette technique — détail par catégorie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vision cible : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dette technique : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Outils faits maison : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Relation avec les métiers : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Compétences et capacités : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Choix et réversibilité : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="80" w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conduite de projet — détail par catégorie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Gouvernance des projets : — (0/3 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Cadrage : — (0/3 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pilotage et suivi : — (0/3 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Livraison et adoption : — (0/3 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Clôture : — (0/3 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="80" w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reprise de projet — détail par catégorie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Décision : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Responsabilité : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Échéance : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Budget : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Risques : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Statut affiché : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Périmètre et arrêt : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="80" w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reprise de projet, 6 phrases — détail par catégorie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Test des 6 phrases : — (0/6 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Indicateurs de complexité : — (0/5 réponses · 0P / 0N)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sensibilisation — détail par catégorie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
@@ -4325,1088 +5392,1191 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Q19 Partiel – Périmètre NIS2 non évalué</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Diag IT N2 — Diagnostic Avancé — Cybersécurité &amp; Gouvernance SI (score 50/100)</w:t>
+        <w:t xml:space="preserve">Diag IT N2 — Sécurité &amp; résilience (identité, réseau, continuité), sous-tendue par une gouvernance SI peu formalisée (score 66.7/100)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Garonne Industries présente un SI partiellement structuré mais exposé à des risques cyber significatifs, directement en tension avec ses enjeux de conformité réglementaire et de cybersécurité. Les fondations de la gestion des identités sont fragiles : le moindre privilège n'est pas appliqué (A20 Non), les comptes admin ne sont que partiellement protégés par MFA (A17 Partiel) et la révocation des accès sortants reste incomplète (A19 Partiel), ce qui constitue une surface d'attaque critique pour tout scénario de compromission ou de croissance externe par acquisition. La sécurité réseau et les postes présentent des lacunes structurelles : les protocoles obsolètes restent actifs (A50 Non), la segmentation réseau est incomplète (A47 Partiel) et les mobiles accédant aux données d'entreprise ne sont pas gérés (A26 Non), autant de vecteurs d'entrée privilégiés pour un ransomware. La résilience opérationnelle est insuffisante au regard des enjeux : aucun exercice de crise cyber n'a été conduit dans les 12 derniers mois (A44 Non), le PCA/PRA ne couvre que partiellement les scénarios critiques (A43 Partiel) et il n'existe pas de plan de migration pour les systèmes en fin de vie (A14 Non), ce qui fragilise toute trajectoire de transformation digitale. Enfin, la gouvernance SI manque de formalisme décisionnel — absence de comité de pilotage IT avec la DG (A02 Non), feuille de route partielle (A01 Partiel) — et la classification des données est inexistante (A56 Non), rendant toute démarche RGPD ou due diligence M&amp;A structurellement incomplète.</w:t>
-[...103 lines deleted...]
-        <w:t xml:space="preserve">A38 Non — Aucun plan de réversibilité pour les SaaS critiques</w:t>
+        <w:t xml:space="preserve">Le socle est à moitié en place : 30 Oui sur 60, 20 Partiel et 10 Non, soit </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">≈67 %</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en pondérant un Partiel à 0,5. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Critique, cybersécurité :</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> les trois portes d'entrée d'un ransomware restent ouvertes en même temps. Le moindre privilège n'est pas appliqué (A20 Non), les comptes admin ne sont que partiellement séparés et protégés par MFA (A17), et les protocoles obsolètes (SMBv1, NTLMv1, TLS 1.0) sont encore actifs (A50 Non). La segmentation réseau n'est que partielle (A47), ce qui est préoccupant dans un contexte industriel où postes, serveurs et IoT/atelier cohabitent. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Élevé, conformité et continuité :</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> aucun exercice de crise depuis 12 mois (A44 Non), PRA incomplet sur le scénario ransomware (A43) et tests de restauration irréguliers (A41). Les données ne sont pas classifiées (A56 Non) et les DPA sous-traitants sont incomplets (A59). C'est exposant au titre du RGPD et, potentiellement, de NIS2 pour une ETI manufacturière de cette taille. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modéré mais structurant, transformation digitale et croissance externe :</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> il n'y a ni comité de pilotage IT avec la DG (A02 Non) ni schéma d'architecture à jour (A08 Non), et aucun plan pour les systèmes en fin de vie (A14 Non). Sans cette base documentée et pilotée, chaque acquisition et chaque projet digital ajoute de la dette et du risque au lieu de s'intégrer proprement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A20 Non : moindre privilège non appliqué</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A17 Partiel : comptes admin pas tous nominatifs/séparés/MFA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A50 Non : SMBv1, NTLMv1, TLS 1.0 encore actifs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A47 Partiel : segmentation postes/serveurs/IoT incomplète</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A44 Non : aucun exercice de crise cyber en 12 mois</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A43 Partiel : PRA ne couvre pas tous les scénarios dont ransomware</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A56 Non : données non classifiées</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A02 Non : pas de comité de pilotage IT avec la DG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A08 Non : architecture réseau non documentée</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A14 Non : pas de plan de migration des systèmes en fin de vie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zero Trust — Identité &amp; Accès / Gestion des terminaux (score 2/100)</w:t>
+        <w:t xml:space="preserve">Diagnostic Zero Trust — Identité (score 40/100)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Garonne Industries présente une posture Zero Trust très immature, avec seulement 3 réponses positives sur 15 : l'absence d'annuaire centralisé (ZT01 Non) et de MFA généralisée (ZT02 Non) constituent des failles critiques, directement exploitables par des attaquants et incompatibles avec toute ambition de conformité réglementaire (NIS2, RGPD). L'authentification résistante au phishing est inexistante (ZT06 Non) et les processus JML ne sont pas automatisés (ZT07 Non), ce qui signifie que des comptes orphelins ou mal provisionnés coexistent probablement avec les accès actifs — risque aggravé par les opérations de croissance externe. Côté terminaux, l'absence de MDM/UEM (ZT11 Non) et de conditionnement de l'accès à la conformité de l'appareil (ZT12 Non) expose l'ensemble du SI à des équipements non maîtrisés, notamment dans un contexte industriel où l'IoT/OT est partiellement inventorié (ZT10 Partiel). Les points partiels sur les comptes à privilèges (ZT03), la revue des droits (ZT05), les comptes de service (ZT08) et l'EDR (ZT13) indiquent des initiatives engagées mais non finalisées, insuffisantes pour couvrir le périmètre réel de la transformation digitale en cours.</w:t>
-[...116 lines deleted...]
-        <w:t xml:space="preserve">ZT13 Partiel — EDR déployé partiellement, supervision des alertes non assurée sur tout le parc</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le socle identité, prérequis de toute démarche Zero Trust, n'est pas en place : c'est le point critique de l'axe.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Score estimé à 40/100 (3 Oui, 6 Partiel, 6 Non ; pondération Oui = 1, Partiel = 0,5). Il n'existe ni annuaire central unique (ZT01), ni MFA généralisée (ZT02), ni authentification résistante au phishing sur les comptes sensibles (ZT06) : un simple vol de mot de passe peut suffire à compromettre le SI, et cette lacune sur la MFA ressortira dans tout audit de conformité (NIS2 si applicable, assureur cyber). Toujours au niveau critique, l'absence d'automatisation des arrivées, mobilités et départs (ZT07), combinée à des revues de droits seulement partielles (ZT05), laisse probablement des comptes orphelins actifs ; ce risque augmentera fortement à chaque acquisition, car il faudra intégrer les utilisateurs et les droits d'entités tierces sans référentiel cible. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Niveau élevé</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> : sur les appareils, l'absence de gestion MDM/UEM (ZT11) et de contrôle de conformité avant accès (ZT12) empêche de conditionner l'accès à l'état du poste ; s'y ajoutent un EDR partiel (ZT13) et un inventaire incomplet, notamment des équipements OT (ZT10), une zone sensible dans l'industrie. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Niveau modéré</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> : la gestion partielle des comptes à privilèges (ZT03), des comptes de service (ZT08) et la détection jailbreak/root sur mobiles (ZT15) sont à traiter une fois le socle identité consolidé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ZT01 Non : pas d'annuaire central unique (collaborateurs, prestataires, comptes de service)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ZT02 Non : MFA non exigée sur 100 % des accès</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ZT06 Non : pas d'authentification résistante au phishing (FIDO2/certificat) sur les comptes sensibles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ZT07 Non : arrivées, mobilités et départs non automatisés, désactivation des comptes non garantie sous 24 h</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ZT11/ZT12 Non : terminaux non enrôlés en MDM, accès non conditionné à la conformité du poste</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ZT10 Partiel : inventaire des terminaux incomplet, OT/IoT compris</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ZT13 Partiel : EDR non généralisé, supervision des alertes incomplète</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ZT03/ZT08 Partiel : comptes à privilèges et comptes de service partiellement maîtrisés</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="160" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Croisement enjeux business / IT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">La matrice de croisement constats/enjeux révèle une concentration de risques sur deux axes prioritaires : cybersécurité et conformité réglementaire, qui se renforcent mutuellement.</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> L'absence de MFA, d'annuaire centralisé et de gestion des droits (Zero Trust, Diag Express, Diag Avancé) est à la fois une faille cyber exploitable immédiatement et une non-conformité NIS2/RGPD documentée. De même, l'inexistence du registre RGPD et de la politique risques formalisée bloque simultanément la démonstration de conformité réglementaire et la due diligence croissance externe. Le Modern Workplace fragmenté (MDM absent, patching non maîtrisé, sauvegardes non vérifiées) est le vecteur technique par lequel un ransomware se propagerait, rendant le PCA/PRA — lui-même inexistant en version opérationnelle — inopérant. La transformation digitale, enfin, est structurellement bloquée : chaque nouveau projet SaaS ou outil métier déployé sur ce socle amplifie l'exposition sans que la gouvernance ni la sécurité ne soient en mesure d'absorber le risque additionnel.</w:t>
+        <w:t xml:space="preserve">Cybersécurité et conformité réglementaire se recouvrent presque entièrement.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Les mesures exigées par NIS2 sont aussi celles qu'attendent les assureurs cyber et les donneurs d'ordre industriels : MFA, gestion des privilèges, continuité, gestion des risques, sécurité de la chaîne d'approvisionnement. Il en va de même de l'article 32 du RGPD (chiffrement, contrôle d'accès, journalisation). Un même chantier sert donc les deux enjeux, ce qui justifie de prioriser les fondations techniques et la gouvernance plutôt que des actions documentaires isolées. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">La croissance externe est l'enjeu le plus fragilisé.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Une due diligence révélerait aujourd'hui l'absence de registre RGPD, de PRA testé, de politique risques et de contrats prestataires couvrant sécurité et réversibilité. Cela pèserait sur la valorisation ou la capacité à rassurer un cédant. L'absence d'annuaire central et de processus arrivées/mobilités/départs (ZT01, ZT07) rendrait en outre l'intégration d'une cible longue et risquée.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">L'enjeu de croissance externe agit comme un catalyseur de toutes les vulnérabilités identifiées.</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Une due diligence cyber conduite par un acquéreur ou un partenaire industriel sur le périmètre actuel conclurait à un risque élevé non maîtrisé, susceptible de bloquer ou de décôter l'opération. Inversement, traiter les fondations — identité, gouvernance, RGPD, PCA — dans les 90 prochains jours crée une posture défendable et démontre une trajectoire de maturité crédible, ce qui est précisément ce qu'un acquéreur ou un auditeur NIS2 cherche à vérifier. Le plan d'action proposé est donc dimensionné pour produire des livrables opposables (politique risques validée en CODIR, registre RGPD opérationnel, MFA déployée, PCA testé) avant toute échéance réglementaire ou opération M&amp;A.</w:t>
+        <w:t xml:space="preserve">La transformation digitale doit être séquencée après le socle, pas en parallèle.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Le stockage dispersé sur les postes (MW07), l'absence de SSO sur les SaaS (MW03), de DPIA systématique (RGPD05) et de schéma d'architecture (A08) font que chaque nouvel outil métier accroît la surface de risque. La recommandation est de conditionner tout nouveau projet digital à trois prérequis : identité centralisée avec MFA, revue de sécurité et de conformité à l'entrée, et validation en comité IT. La transformation devient ainsi un levier de rationalisation plutôt qu'un facteur d'aggravation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="160" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Risques prioritaires</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">7.b Lecture consolidée</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Ransomware avec indisponibilité totale de production</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> : l'exposition NIS2 n'est que partiellement évaluée alors que Garonne Industries est potentiellement entité essentielle — l'absence de politique risques, de PCA testé et de mesures techniques de base (MFA, segmentation) constitue un défaut de conformité documenté dès l'entrée en vigueur.</w:t>
+        <w:t xml:space="preserve">1. Ransomware avec arrêt de production prolongé.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Ce risque cumule absence de MFA, droits admin généralisés, protocoles obsolètes, segmentation IT/OT partielle, sauvegardes non vérifiées et absence de PRA. Il peut entraîner plusieurs semaines d'arrêt des lignes, avec des pertes directes et contractuelles. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Non-conformité NIS2 et RGPD indémontrable.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Sans registre des traitements, procédure de gestion des droits, politique risques ni gouvernance formalisée, l'entreprise s'expose à des sanctions administratives et à une mise en cause de la responsabilité des dirigeants, que NIS2 prévoit explicitement. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Compromission de comptes et comptes orphelins.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> L'absence d'annuaire central, d'automatisation des départs et de revue des droits permet à un ancien salarié ou à un attaquant d'utiliser des accès légitimes sans être détecté, d'autant que les journaux ne sont pas exploités. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Échec ou dévalorisation d'une opération de croissance externe.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Une due diligence défavorable ou une intégration de cible qui importe des failles supplémentaires pourrait faire échouer ou dévaloriser l'opération. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Dépendance non maîtrisée aux prestataires.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> L'absence de clauses de sécurité, de réversibilité et de DPA expose à des incidents sur la chaîne d'approvisionnement et à un verrouillage fournisseur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="160" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Plan d'action 30 / 60 / 90 jours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Horizon 30j (4 actions)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Désigner un pilote SI mandaté et installer un comité de pilotage IT mensuel avec la DG</w:t>
+        <w:t xml:space="preserve">Activer la MFA sur la messagerie, les accès distants et tous les comptes administrateurs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
           <w:highlightCs w:val="red"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Critique] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Axe : Gouvernance SI  ·  Source : diagnostic-avance</w:t>
+        <w:t xml:space="preserve">Axe : Cybersécurité &amp; Identité / Accès  ·  Source : diagnostic-express</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">L'absence de gouvernance formelle (A02 Non, Q01 Partiel) est la cause racine de l'accumulation de toutes les lacunes identifiées. Sans pilote mandaté et sans instance décisionnelle, aucun chantier ne peut être priorisé ni tenu. Cette action est le prérequis de toutes les autres et doit être actée en CODIR dans les 30 premiers jours.</w:t>
+        <w:t xml:space="preserve">La MFA est absente sur la messagerie et les accès distants (Q03 Non, ZT02 Non) et les comptes admin ne sont que partiellement protégés (A17). C'est le premier vecteur de compromission et la première exigence des assureurs comme de NIS2. Le chantier est rapide et peu coûteux s'il s'appuie sur la suite existante.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Déployer la MFA sur la messagerie, les accès distants et les comptes à privilèges</w:t>
+        <w:t xml:space="preserve">Retirer les droits administrateur des comptes du quotidien et créer des comptes admin dédiés</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
           <w:highlightCs w:val="red"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Critique] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Axe : Cybersécurité &amp; Identité  ·  Source : diagnostic-express</w:t>
+        <w:t xml:space="preserve">Axe : Cybersécurité &amp; Identité / Accès  ·  Source : diagnostic-avance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">La MFA absente sur messagerie et accès distants (Q03 Non) combinée à des comptes admin sans séparation (Q23 Non) constitue la surface d'attaque la plus immédiatement exploitable. Le déploiement MFA est l'action cyber à ROI le plus élevé, compatible NIS2 et RGPD, réalisable en 2-3 semaines sur M365/Azure AD sans refonte du SI. Elle ferme simultanément des non-conformités NIS2 et RGPD.</w:t>
+        <w:t xml:space="preserve">Le moindre privilège n'est pas appliqué (A20 Non, Q23 Non). Tout poste compromis donne donc des droits étendus, ce qui facilite la propagation d'un ransomware jusqu'aux serveurs et à l'atelier.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Formaliser et valider en CODIR une politique de gestion des risques IT/cyber (ISO 31000 simplifiée)</w:t>
+        <w:t xml:space="preserve">Sécuriser les sauvegardes (règle 3-2-1 avec copie hors ligne ou immuable) et réaliser un test de restauration</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
           <w:highlightCs w:val="red"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Critique] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Axe : Gouvernance &amp; pilotage des risques  ·  Source : diagnostic-gestion-risques</w:t>
+        <w:t xml:space="preserve">Axe : Endpoint &amp; sécurité poste / Continuité  ·  Source : modern-workplace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">L'absence totale de politique formalisée (RISK01 Non) rend impossible toute démonstration de diligence raisonnable face à un audit NIS2, RGPD ou due diligence M&amp;A. Un document d'une dizaine de pages, validé en CODIR, suffit à poser le cadre méthodologique et à activer les chantiers de traitement. C'est le livrable réglementaire le plus rapide à produire et le plus structurant.</w:t>
+        <w:t xml:space="preserve">La règle 3-2-1 n'est pas vérifiée (MW23 Non) et les tests de restauration sont irréguliers (A41). La sauvegarde est le dernier rempart en cas de ransomware. Sans copie isolée et testée, l'arrêt de production peut durer plusieurs semaines.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lancer le registre des traitements RGPD et désigner/confirmer un DPO avec indépendance garantie</w:t>
+        <w:t xml:space="preserve">Mandater un pilote SI, installer un comité IT trimestriel avec la DG et qualifier formellement le statut NIS2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
           <w:highlightCs w:val="red"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Critique] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Axe : Conformité réglementaire &amp; RGPD  ·  Source : diagnostic-rgpd</w:t>
+        <w:t xml:space="preserve">Axe : Gouvernance &amp; pilotage des risques  ·  Source : diagnostic-gestion-risques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">L'absence de registre (RGPD03 Non) est une infraction caractérisée, premier point de contrôle CNIL. La désignation d'un DPO sans indépendance garantie (RGPD01 Partiel) fragilise toute la démarche. Ces deux actions sont réalisables en 30 jours avec un appui externe ponctuel et constituent le socle minimal de défendabilité réglementaire, notamment en cas d'opération de croissance externe.</w:t>
+        <w:t xml:space="preserve">La gouvernance est floue (Q01 Partiel), sans comité IT avec la DG (A02 Non) ni politique validée par la direction (RISK01 Non). L'exposition NIS2 n'est que partiellement évaluée (Q19), et le statut déclaré (entité essentielle) doit être confirmé car il conditionne le niveau d'exigence et de contrôle. C'est le prérequis pour arbitrer et financer l'ensemble du plan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Horizon 60j (5 actions)</w:t>
+        <w:t xml:space="preserve">Horizon 60j (4 actions)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Déployer un MDM/UEM sur l'ensemble du parc (postes, mobiles) et activer le chiffrement disque complet</w:t>
+        <w:t xml:space="preserve">Désactiver les protocoles obsolètes et segmenter le réseau entre bureautique, serveurs et OT/atelier</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
           <w:highlightCs w:val="red"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Critique] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Axe : Endpoint &amp; sécurité poste  ·  Source : modern-workplace</w:t>
+        <w:t xml:space="preserve">Axe : Sécurité &amp; résilience réseau  ·  Source : diagnostic-avance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">L'absence de MDM (MW11 Non, ZT11 Non) et le chiffrement partiel (MW14 Partiel) laissent le parc non supervisé et les données exposées en cas de perte ou vol. Dans un contexte de croissance externe, chaque nouvel équipement intégré sans MDM est un vecteur de contamination. Le déploiement MDM (Intune ou équivalent) est le prérequis technique au Zero Trust et à la conformité NIS2 sur les terminaux.</w:t>
+        <w:t xml:space="preserve">SMBv1, NTLMv1 et TLS 1.0 sont encore actifs (A50 Non) et la segmentation n'est que partielle (A47), avec un inventaire OT incomplet (ZT10). Dans un contexte industriel, une compromission bureautique peut atteindre directement les lignes de production. Ce chantier prépare aussi les exigences du règlement Machines.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mettre en place un annuaire centralisé (Azure AD / Entra ID) et automatiser les processus JML</w:t>
+        <w:t xml:space="preserve">Déployer un MDM/UEM avec politique de patching sous 30 jours, chiffrement disque généralisé et EDR sur tout le parc</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
-          <w:highlight w:val="red"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> [Critique] </w:t>
+          <w:highlight w:val="yellow"/>
+          <w:highlightCs w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Élevé] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Axe : Identité &amp; Accès / Zero Trust  ·  Source : diagnostic-zero-trust</w:t>
+        <w:t xml:space="preserve">Axe : Endpoint &amp; sécurité poste  ·  Source : modern-workplace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">L'absence d'annuaire centralisé (ZT01 Non) et de processus JML automatisés (ZT07 Non) génère des comptes orphelins et des droits résiduels non maîtrisés — risque aggravé par les opérations M&amp;A. La centralisation de l'identité est le fondement du Zero Trust et conditionne le SSO, la revue des droits et la révocation fiable des accès sortants (A19 Partiel). Ce chantier de 60 jours doit s'appuyer sur la MFA déployée à J+30.</w:t>
+        <w:t xml:space="preserve">Il n'y a ni MDM (MW11 Non, ZT11 Non) ni patching maîtrisé (MW15 Non). Le chiffrement est partiel (MW14) et l'EDR aussi (ZT13). Ce socle conditionne la conformité au RGPD (article 32) et la capacité à intégrer les parcs d'entités acquises.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Appliquer le principe de moindre privilège et supprimer les droits admin des comptes du quotidien</w:t>
+        <w:t xml:space="preserve">Constituer le registre des traitements RGPD et formaliser la procédure de gestion des droits des personnes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
-          <w:highlight w:val="yellow"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> [Élevé] </w:t>
+          <w:highlight w:val="red"/>
+          <w:highlightCs w:val="red"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Critique] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Axe : Cybersécurité &amp; Gouvernance SI  ·  Source : diagnostic-avance</w:t>
+        <w:t xml:space="preserve">Axe : Conformité réglementaire &amp; données personnelles  ·  Source : diagnostic-rgpd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Les comptes du quotidien avec droits admin (Q23 Non, A20 Non) constituent un vecteur de propagation latérale immédiat en cas de compromission. La séparation des droits est une mesure technique de niveau 1 dans tous les référentiels (NIS2, CIS Controls, ANSSI). Elle est réalisable en 60 jours en parallèle du déploiement MDM et de la centralisation de l'annuaire.</w:t>
+        <w:t xml:space="preserve">L'absence de registre (RGPD03 Non) et de procédure de gestion des droits (RGPD07 Non) constitue une non-conformité caractérisée, indémontrable en cas de contrôle CNIL ou de due diligence. Il faut aussi clarifier l'indépendance du DPO (RGPD01 Partiel).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mettre en place les procédures de gestion des droits des personnes (RGPD) et réviser les clauses sous-traitants</w:t>
+        <w:t xml:space="preserve">Consolider un annuaire central unique et automatiser les processus arrivées, mobilités et départs, avec revue des droits</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="yellow"/>
           <w:highlightCs w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Élevé] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Axe : Conformité réglementaire &amp; RGPD  ·  Source : diagnostic-rgpd</w:t>
+        <w:t xml:space="preserve">Axe : Identité  ·  Source : diagnostic-zero-trust</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">L'absence de procédures de gestion des droits (RGPD07 Non) est une infraction caractérisée exposant à des sanctions financières. Les clauses sous-traitants incomplètes (RGPD13 Partiel) fragilisent chaque contrat SaaS et prestataire. Ces deux chantiers juridico-opérationnels sont réalisables en 60 jours avec le DPO désigné à J+30 et constituent des livrables opposables lors d'une due diligence.</w:t>
+        <w:t xml:space="preserve">Il n'y a pas d'annuaire unique (ZT01 Non) ni d'automatisation des arrivées, mobilités et départs (ZT07 Non), et les revues de droits au départ sont partielles (Q04, ZT05). Des comptes orphelins sont probablement actifs. C'est aussi le référentiel indispensable pour intégrer les utilisateurs d'une future acquisition et déployer le SSO sur les SaaS (MW03).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="120" w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6366F1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Horizon 90j (4 actions)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Définir et tester un PCA/PRA couvrant le scénario ransomware, avec vérification de la règle 3-2-1</w:t>
+        <w:t xml:space="preserve">Formaliser un PRA/PCA couvrant le scénario ransomware et conduire un premier exercice de crise avec le CODIR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
-          <w:highlight w:val="red"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> [Critique] </w:t>
+          <w:highlight w:val="yellow"/>
+          <w:highlightCs w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Élevé] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Axe : Résilience opérationnelle  ·  Source : diagnostic-express</w:t>
+        <w:t xml:space="preserve">Axe : Sécurité &amp; résilience / Continuité  ·  Source : diagnostic-avance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">L'absence de PRA/PCA opérationnel (Q08 Non) et de sauvegarde 3-2-1 vérifiée (MW23 Non) signifie qu'un ransomware entraînerait une indisponibilité totale non maîtrisée. Dans un contexte industriel (directive Machine, continuité de production), ce risque est inacceptable. Le test du PCA est également une exigence NIS2 pour les entités essentielles. Un exercice de crise documenté en 60 jours est réaliste.</w:t>
-[...5 lines deleted...]
-        <w:spacing w:after="120" w:before="240"/>
+        <w:t xml:space="preserve">Il n'y a pas de PRA opérationnel (Q08 Non, A43 Partiel) ni d'exercice de crise depuis 12 mois (A44 Non). NIS2 exige la gestion de crise et la continuité, et les clients industriels l'auditent de plus en plus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
-          <w:sz w:val="26"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Segmenter le réseau (IT/OT/invités) et désactiver les protocoles obsolètes</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Mettre en place une méthodologie de gestion des risques (ISO 31000 simplifiée), un registre vivant et des KRI mensuels</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="yellow"/>
           <w:highlightCs w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Élevé] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Axe : Cybersécurité réseau &amp; OT  ·  Source : diagnostic-avance</w:t>
+        <w:t xml:space="preserve">Axe : Gouvernance &amp; pilotage des risques  ·  Source : diagnostic-gestion-risques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">La segmentation incomplète (A47 Partiel) et les protocoles obsolètes actifs (A50 Non) constituent des vecteurs d'entrée privilégiés pour un ransomware, notamment dans un environnement industriel où l'IT et l'OT cohabitent. Ce chantier réseau, plus complexe, doit s'appuyer sur les fondations posées à J+30/60 (MDM, annuaire, politique risques) et être planifié avec les équipes de production pour minimiser l'impact opérationnel.</w:t>
+        <w:t xml:space="preserve">Aucune analyse ne couvre les scénarios stratégiques (RISK04 Non), aucune décision de traitement n'est documentée (RISK07 Non) et aucun KRI n'est reporté (RISK10 Non). C'est la pièce maîtresse pour démontrer la diligence raisonnable au titre de NIS2 et en due diligence d'acquisition.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Produire la feuille de route SI 18 mois, intégrant NIS2, facturation électronique 2026 et trajectoire Zero Trust</w:t>
+        <w:t xml:space="preserve">Revoir les contrats prestataires et sous-traitants : clauses sécurité, réversibilité et DPA RGPD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
-          <w:highlight w:val="cyan"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> [Modéré] </w:t>
+          <w:highlight w:val="yellow"/>
+          <w:highlightCs w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Élevé] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Axe : Gouvernance SI &amp; transformation digitale  ·  Source : diagnostic-express</w:t>
+        <w:t xml:space="preserve">Axe : Conformité réglementaire &amp; chaîne d'approvisionnement  ·  Source : diagnostic-express</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">L'absence de feuille de route consolidée (A01 Partiel) et la trajectoire facturation électronique 2026 non arrêtée (Q18 Non) exposent l'entreprise à des ruptures réglementaires et opérationnelles. À J+90, les fondations de gouvernance et de sécurité étant posées, le pilote SI mandaté peut produire une roadmap crédible, priorisée et budgétée, intégrant les enjeux de croissance externe et de transformation digitale dans un cadre de risque maîtrisé.</w:t>
+        <w:t xml:space="preserve">Les contrats ne couvrent ni la sécurité ni la réversibilité (Q13 Non) et les DPA sont incomplets (RGPD13, A59). La sécurité de la chaîne d'approvisionnement est une exigence explicite de NIS2, et c'est un point systématique de due diligence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Conduire une analyse de risques formelle (RISK04) et mettre en place des KRI mensuels reportés au CODIR</w:t>
+        <w:t xml:space="preserve">Établir le schéma d'architecture cible, le plan de traitement des systèmes en fin de vie et la trajectoire facturation électronique</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
-          <w:highlight w:val="yellow"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> [Élevé] </w:t>
+          <w:highlight w:val="cyan"/>
+          <w:highlightCs w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Modéré] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Axe : Gouvernance &amp; pilotage des risques  ·  Source : diagnostic-gestion-risques</w:t>
+        <w:t xml:space="preserve">Axe : Gouvernance SI &amp; transformation digitale  ·  Source : diagnostic-avance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">L'absence d'analyse couvrant les scénarios stratégiques (RISK04 Non) et de KRI reportés au management (RISK10 Non) empêche tout pilotage éclairé. À J+90, la politique risques validée à J+30 et les premiers chantiers techniques réalisés permettent de conduire une analyse de risques outillée (registre vivant, scénarios M&amp;A et cyber) et d'installer un reporting mensuel au CODIR — condition de la maturité NIS2 et de la crédibilité en due diligence.</w:t>
+        <w:t xml:space="preserve">Il n'y a pas de schéma d'architecture (A08 Non) ni de plan pour les systèmes en fin de vie (A14 Non), et la trajectoire facturation électronique n'est pas arrêtée (Q18 Non) alors que la réception devient obligatoire en septembre 2026. Ces éléments forment la base pour séquencer la transformation digitale et intégrer les acquisitions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="160" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Recommandation de cadrage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, avec un mandat explicite couvrant gouvernance, cybersécurité et conformité réglementaire. Sans cette décision de gouvernance, aucun des chantiers techniques identifiés ne peut être tenu dans les délais requis. Le budget minimal à provisionner pour les 90 premiers jours couvre : la désignation ou l'externalisation du DPO, le déploiement MDM/MFA (licences et intégration), un appui juridique RGPD pour le registre et les clauses sous-traitants, et un exercice PCA facilité. L'ensemble est estimable entre 25 000 et 45 000 € selon les ressources internes mobilisables, à mettre en regard du coût d'un incident ransomware (arrêt de production, rançon, notification CNIL) ou d'une décote M&amp;A sur un SI non sécurisé — deux scénarios dont la probabilité est aujourd'hui élevée au regard des constats.</w:t>
+        <w:t xml:space="preserve">Nous recommandons d'engager une </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">mission DSI à temps partagé de 6 mois, à raison d'environ 2 jours par semaine les 3 premiers mois puis 1 jour par semaine</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, structurée en deux temps. Le premier temps (0-30 jours) est un « sprint de fermeture des portes d'entrée » : MFA, privilèges, sauvegardes isolées, mandat de gouvernance et qualification NIS2. Il est piloté par le DSI externalisé avec les prestataires existants. Le second temps (30-180 jours) est une « construction du socle démontrable » : durcissement des postes et du réseau, gestion des identités, conformité RGPD, PRA et gestion des risques. Il s'accompagne d'un comité IT trimestriel avec la DG et d'un tableau de bord KRI. Un budget de sécurisation devra être arbitré en CODIR dès le premier mois (licences MFA, MDM et EDR, solution de sauvegarde immuable, éventuel accompagnement DPO externalisé). Nous recommandons enfin explicitement de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ne pas engager d'opération de croissance externe ni de projet digital majeur avant d'avoir atteint le jalon des 90 jours</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. À défaut, une clause de vigilance cyber et un audit de la cible devront être intégrés systématiquement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="160" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Liens avec les livrables existants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -5751,78 +6921,78 @@
         <w:spacing w:after="160" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Annexe B — Méta-analyse IA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="475569"/>
         </w:rPr>
         <w:t xml:space="preserve">Analyse générée le </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-06T08:06:17.936Z</w:t>
+        <w:t xml:space="preserve">2026-10-22T02:02:39.507Z</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="475569"/>
         </w:rPr>
         <w:t xml:space="preserve">  ·  Backend : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0E5C73"/>
         </w:rPr>
         <w:t xml:space="preserve">sections</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="475569"/>
         </w:rPr>
         <w:t xml:space="preserve">  ·  Modèle : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">claude-sonnet-4-6</w:t>
+        <w:t xml:space="preserve">claude-opus-5-5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="475569"/>
         </w:rPr>
         <w:t xml:space="preserve">  ·  Durée : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">0 ms</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="475569"/>
         </w:rPr>
         <w:t xml:space="preserve">  ·  Hash : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
@@ -5868,50 +7038,66 @@
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+  <w:p>
+    <w:pPr>
+      <w:spacing w:after="40"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="7A7A7A"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Projet généré automatiquement, non encore relu par le cabinet.</w:t>
+    </w:r>
+  </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Cabinet Démo · SIRET 79109030100015 · 28 Avenue Mal Leclerc et de sa Division, 94380 Bonneuil-sur-Marne</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="94A3B8"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
@@ -6311,38 +7497,38 @@
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Audit-cadrage AC-CABI-2026-001 — TEST_PME Garonne Industries</dc:title>
+  <dc:title>Dossier de cadrage AC-CABI-2026-001, TEST_PME Garonne Industries</dc:title>
   <dc:creator>Cabinet Démo</dc:creator>
-  <dc:description>Audit-cadrage interne Cabinet Démo pour TEST_PME Garonne Industries</dc:description>
+  <dc:description>Dossier de cadrage interne Cabinet Démo pour TEST_PME Garonne Industries</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>