--- v1 (2026-07-23)
+++ v2 (2026-10-22)
@@ -2243,209 +2243,209 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2286000" y="2377440"/>
             <a:ext cx="9601200" cy="1097280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
-                <a:latin typeface="Source Serif 4" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t>Audit-cadrage</a:t>
+                <a:latin typeface="Georgia" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Georgia" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Georgia" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Dossier de cadrage</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2286000" y="3566160"/>
             <a:ext cx="9601200" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="334155"/>
                 </a:solidFill>
-                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>État de connaissance interne</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2286000" y="4297680"/>
             <a:ext cx="9601200" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
-                <a:latin typeface="Inter Tight" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Inter Tight" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Georgia" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Georgia" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Georgia" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>TEST_TPE Duval Artisanat</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2286000" y="5029200"/>
             <a:ext cx="9601200" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
-                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t>Référence : AC-CABI-2026-001   ·   Date : 23 juillet 2026</a:t>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Référence : AC-CABI-2026-001   ·   Date : 22 octobre 2026</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2286000" y="6309360"/>
             <a:ext cx="9601200" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
-                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Consultant Démo — DSI à temps partagé · Cabinet Démo</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 10">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -4202,51 +4202,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="914400"/>
             <a:ext cx="10972800" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>TEST_TPE Duval Artisanat · Artisanat / BTP · 10-19</a:t>
+              <a:t>TEST_TPE Duval Artisanat · Artisanat / BTP · 10-30</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Shape 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="1554480"/>
             <a:ext cx="3657600" cy="4846320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
@@ -5377,51 +5377,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="5897880"/>
             <a:ext cx="11091672" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>15 non démarrés</a:t>
+              <a:t>22 non démarrés</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 5">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -8385,34 +8385,34 @@
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Slide 1</vt:lpstr>
       <vt:lpstr>Slide 2</vt:lpstr>
       <vt:lpstr>Slide 3</vt:lpstr>
       <vt:lpstr>Slide 4</vt:lpstr>
       <vt:lpstr>Slide 5</vt:lpstr>
       <vt:lpstr>Slide 6</vt:lpstr>
       <vt:lpstr>Slide 7</vt:lpstr>
       <vt:lpstr>Slide 8</vt:lpstr>
       <vt:lpstr>Slide 9</vt:lpstr>
       <vt:lpstr>Slide 10</vt:lpstr>
       <vt:lpstr>Slide 11</vt:lpstr>
       <vt:lpstr>Slide 12</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Cabinet Démo</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Audit-cadrage AC-CABI-2026-001 — TEST_TPE Duval Artisanat</dc:title>
+  <dc:title>Dossier de cadrage AC-CABI-2026-001, TEST_TPE Duval Artisanat</dc:title>
   <dc:subject>PptxGenJS Presentation</dc:subject>
   <dc:creator>Consultant Démo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>