--- v0 (2026-06-05)
+++ v1 (2026-07-23)
@@ -12,98 +12,106 @@
   <Default Extension="mp4" ContentType="video/mp4"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 		<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 		<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 		<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="259" r:id="rId5"/>
     <p:sldId id="260" r:id="rId6"/>
     <p:sldId id="261" r:id="rId7"/>
     <p:sldId id="262" r:id="rId8"/>
     <p:sldId id="263" r:id="rId9"/>
     <p:sldId id="264" r:id="rId10"/>
     <p:sldId id="265" r:id="rId11"/>
+    <p:sldId id="266" r:id="rId12"/>
+    <p:sldId id="267" r:id="rId13"/>
   </p:sldIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId12"/>
+    <p:notesMasterId r:id="rId14"/>
   </p:notesMasterIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="12192000"/>
   <p:defaultTextStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -198,51 +206,51 @@
     <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="136" d="100"/>
           <a:sy n="136" d="100"/>
         </p:scale>
         <p:origin x="216" y="312"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 		<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -570,50 +578,64 @@
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/>
 		</Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/>
+		</Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/>
+		</Relationships>
+</file>
+
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/>
@@ -784,50 +806,226 @@
               <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -1598,51 +1796,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="365760" y="6537960"/>
             <a:ext cx="11430000" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="999999"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Stelysia · SIRET 79109030100015 · 28 Avenue Mal Leclerc et de sa Division, 94380 Bonneuil-sur-Marne</a:t>
+              <a:t>Cabinet Démo · SIRET 79109030100015 · 28 Avenue Mal Leclerc et de sa Division, 94380 Bonneuil-sur-Marne</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="900" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -1902,50 +2100,58 @@
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2158,90 +2364,90 @@
             <a:off x="2286000" y="5029200"/>
             <a:ext cx="9601200" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Référence : AC-STEL-2026-001   ·   Date : 05 juin 2026</a:t>
+              <a:t>Référence : AC-CABI-2026-001   ·   Date : 23 juillet 2026</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2286000" y="6309360"/>
             <a:ext cx="9601200" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Stéphane Benoist — DSI à temps partagé · Stelysia</a:t>
+              <a:t>Consultant Démo — DSI à temps partagé · Cabinet Démo</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 10">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -2253,56 +2459,1020 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text 0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="365760"/>
             <a:ext cx="10972800" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Plan d'action — Horizon 90j</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="914400"/>
+            <a:ext cx="10972800" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>3 actions planifiées</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1371600"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1371600"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="1463040"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="1463040"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Élevé</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1417320"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Rédiger un PRA minimaliste et des procédures dégradées (panne Internet, panne poste, perte accès cloud)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1783080"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Continuité d'activité  ·  Source : diagnostic-express</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2029968"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Un document d'une à deux pages listant les scénarios de panne, les contacts prestataires et les modes dégradés (facturation papier, accès mobile) suffit à éviter la paralysie…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2423160"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Shape 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2423160"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0E5C73"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="0E5C73"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="2514600"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0E5C73"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="0E5C73"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="2514600"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Modéré</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2468880"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Engager la mise en conformité facturation électronique 2026 — choisir une solution et planifier le déploiement</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2834640"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Conformité réglementaire &amp; Relation client  ·  Source : diagnostic-express</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3081528"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>L'obligation s'applique aux TPE du BTP dès 2026. Le choix de la solution (PDP ou OD compatible) doit être fait en 2025 pour laisser le temps de l'intégration et des tests. Un…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="3474720"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="3474720"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0E5C73"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="0E5C73"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="3566160"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0E5C73"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="0E5C73"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="3566160"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Modéré</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3520440"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Contractualiser avec le prestataire IT sur la sécurité, la réversibilité et les niveaux de service</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3886200"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Gouvernance SI &amp; Continuité  ·  Source : diagnostic-express</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4133088"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>L'absence de contrat couvrant la sécurité et la réversibilité laisse l'entreprise sans recours en cas de défaillance prestataire. Un avenant ou un nouveau contrat doit formaliser…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 11">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="365760"/>
+            <a:ext cx="10972800" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Recommandation de cadrage</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1280160"/>
+            <a:ext cx="11091672" cy="5029200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="ECFEFF"/>
+          </a:solidFill>
+          <a:ln w="25400">
+            <a:solidFill>
+              <a:srgbClr val="3FD4E0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="822960" y="1463040"/>
+            <a:ext cx="10515600" cy="4663440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Compte tenu du niveau de maturité critique constaté et de la taille de la structure (10-19 salariés), il est recommandé de confier le pilotage de ce plan d'action à un prestataire…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Les actions 30j sont toutes réalisables sans investissement logiciel supplémentaire et doivent être traitées comme des urgences opérationnelles, non comme des projets.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Un budget indicatif de 1 500 à 3 000 € HT de prestation externe suffit à couvrir la mise en œuvre technique des actions critiques ; la contractualisation prestataire et le PRA…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="6446520"/>
+            <a:ext cx="11091672" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Livrables existants : Mini-audit MA-TEST-TPE-001-cmq11v — delivered · 28/100    ·    SOW STEL-DEMO-TPE-cmq11v — initial · accepted</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 12">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="365760"/>
+            <a:ext cx="10972800" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:rPr lang="en-US" sz="2600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Annexe — À propos de Stelysia</a:t>
+              <a:t>Annexe — À propos de Cabinet Démo</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="914400"/>
             <a:ext cx="10972800" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
@@ -2846,200 +4016,139 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Synthèse exécutive</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvPr id="3" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="1280160"/>
-            <a:ext cx="11091672" cy="640080"/>
-[...60 lines deleted...]
-            <a:ext cx="10972800" cy="4114800"/>
+            <a:ext cx="10972800" cy="4937760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>2/5 diagnostics couverts — score moyen 23/100</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Duval Artisanat (10-19 salariés, artisanat/BTP) présente un niveau de maturité numérique critique sur l'ensemble des axes audités.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>36 signaux Partiel/Non · 0 commentaires saisis</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Les deux diagnostics réalisés — IT N1 et Google Workspace — convergent vers un constat sans ambiguïté : l'entreprise opère sans filet de sécurité, sans gouvernance et sans plan de…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>1 donnée critique manquante</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Sur le plan de la cybersécurité et de la continuité d'activité, les failles sont systémiques : absence de MFA sur la messagerie et les accès sensibles, postes non maintenus à…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Mini-audit existant : oui · SOW signé : non</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Un incident ransomware — scénario statistiquement probable pour une TPE du BTP — provoquerait un arrêt total de l'activité sans aucun mécanisme de reprise.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 3">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -3766,234 +4875,234 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="914400"/>
             <a:ext cx="10972800" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>5 diagnostics structurants — un diagnostic est couvert à partir de 5 réponses</a:t>
+              <a:t>Diagnostics saisis — un diagnostic est couvert à partir de 5 réponses</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Shape 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-12490704" y="1554480"/>
+            <a:off x="3831336" y="1554480"/>
             <a:ext cx="2194560" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Shape 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-12490704" y="1554480"/>
+            <a:off x="3831336" y="1554480"/>
             <a:ext cx="2194560" cy="109728"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="3FD4E0"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="3FD4E0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-12353544" y="1783080"/>
+            <a:off x="3968496" y="1783080"/>
             <a:ext cx="1920240" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Diag IT N1</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-12353544" y="2423160"/>
+            <a:off x="3968496" y="2423160"/>
             <a:ext cx="1920240" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3FD4E0"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Couvert</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-12353544" y="2834640"/>
+            <a:off x="3968496" y="2834640"/>
             <a:ext cx="1920240" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>29</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> /100</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-12353544" y="3749040"/>
+            <a:off x="3968496" y="3749040"/>
             <a:ext cx="1920240" cy="1737360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>26 réponses</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
@@ -4013,3328 +5122,220 @@
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>0 commentaires</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Shape 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-10158984" y="1554480"/>
+            <a:off x="6163056" y="1554480"/>
             <a:ext cx="2194560" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Shape 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-10158984" y="1554480"/>
-[...1527 lines deleted...]
-          <a:xfrm>
             <a:off x="6163056" y="1554480"/>
-            <a:ext cx="2194560" cy="4114800"/>
-[...1577 lines deleted...]
-            <a:off x="22485096" y="1554480"/>
             <a:ext cx="2194560" cy="109728"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="3FD4E0"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="3FD4E0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="96" name="Text 94"/>
-[...5 lines deleted...]
-            <a:off x="22622256" y="1783080"/>
+          <p:cNvPr id="12" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6300216" y="1783080"/>
             <a:ext cx="1920240" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Google Workspace</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="97" name="Text 95"/>
-[...5 lines deleted...]
-            <a:off x="22622256" y="2423160"/>
+          <p:cNvPr id="13" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6300216" y="2423160"/>
             <a:ext cx="1920240" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3FD4E0"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Couvert</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="98" name="Text 96"/>
-[...5 lines deleted...]
-            <a:off x="22622256" y="2834640"/>
+          <p:cNvPr id="14" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6300216" y="2834640"/>
             <a:ext cx="1920240" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>17</a:t>
             </a:r>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> /100</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Text 97"/>
-[...5 lines deleted...]
-            <a:off x="22622256" y="3749040"/>
+          <p:cNvPr id="15" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6300216" y="3749040"/>
             <a:ext cx="1920240" cy="1737360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>15 réponses</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
@@ -7343,50 +5344,86 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>5 partiel · 10 non</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>0 commentaires</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="5897880"/>
+            <a:ext cx="11091672" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>15 non démarrés</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 5">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -7419,193 +5456,348 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Constats par axe</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Shape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="1280160"/>
-            <a:ext cx="11091672" cy="640080"/>
+            <a:ext cx="11091672" cy="1463040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FEF3C7"/>
+            <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
-          <a:ln w="19050">
+          <a:ln w="6350">
             <a:solidFill>
-              <a:srgbClr val="F59E0B"/>
+              <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Text 2"/>
-[...6 lines deleted...]
-            <a:ext cx="10789920" cy="640080"/>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1280160"/>
+            <a:ext cx="91440" cy="1463040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1325880"/>
+            <a:ext cx="10835640" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
-[...19 lines deleted...]
-            <a:ext cx="10972800" cy="365760"/>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Google Workspace</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Identité, accès &amp; gouvernance de la plateforme collaborative</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  ·  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="EF4444"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>0/100</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1645920"/>
+            <a:ext cx="10835640" cy="1097280"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>TEST_TPE Duval Artisanat présente une exposition critique sur l'ensemble de sa plateforme Google Workspace : aucune bonne pratique n'est pleinement appliquée sur les 15 points audités, et les 5 réponses « Partiel » masquent des lacunes substantielles (2SV non imposée…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Shape 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2834640"/>
+            <a:ext cx="11091672" cy="1463040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2834640"/>
+            <a:ext cx="91440" cy="1463040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6366F1"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="6366F1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2880360"/>
+            <a:ext cx="10835640" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
-[...39 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Diag IT N1 — Diagnostic Express</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Google Workspace — 17/100 (5P / 10N)</a:t>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:t>Cybersécurité &amp; Continuité d'activité</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3200400"/>
+            <a:ext cx="10835640" cy="1097280"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Diag IT N1 — 29/100 (5P / 16N)</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>Duval Artisanat présente un niveau de maturité IT critique sur les axes cybersécurité et continuité, deux piliers directement liés à ses enjeux de continuité d'activité et de relation client. Aucun compte sans droits administrateur n'est en place (Q23 Non), la MFA est absente…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 6">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -7631,164 +5823,139 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Croisement enjeux business / IT</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvPr id="3" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="1280160"/>
-            <a:ext cx="11091672" cy="640080"/>
-[...60 lines deleted...]
-            <a:ext cx="10972800" cy="4114800"/>
+            <a:ext cx="10972800" cy="5120640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>continuite-activite</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>Les deux enjeux business déclarés — continuité d'activité et relation client — sont directement et simultanément menacés par les mêmes failles techniques.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="1400"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>relation-client</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>L'absence de MFA, de sauvegardes testées et de PRA crée un risque d'interruption totale qui se traduit immédiatement en chantiers bloqués, devis non envoyés et factures non émises…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1400"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Symétriquement, les failles de gouvernance Workspace (partage Drive libre, transfert mail non contrôlé, anti-phishing inactif) exposent les données clients et la réputation de…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1400"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La conformité RGPD et facturation électronique 2026 s'inscrit dans ce même continuum : un manquement réglementaire détecté par un client grand compte ou un donneur d'ordre public…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 7">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -7942,150 +6109,973 @@
             <a:off x="548640" y="365760"/>
             <a:ext cx="10972800" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Plan d'action 30 / 60 / 90 jours</a:t>
+              <a:t>Plan d'action — Horizon 30j</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 1"/>
-[...6 lines deleted...]
-            <a:ext cx="11091672" cy="640080"/>
+          <p:cNvPr id="3" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="914400"/>
+            <a:ext cx="10972800" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>4 actions planifiées</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1371600"/>
+            <a:ext cx="11091672" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FEF3C7"/>
+            <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
-          <a:ln w="19050">
+          <a:ln w="6350">
             <a:solidFill>
-              <a:srgbClr val="F59E0B"/>
+              <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Text 2"/>
-[...6 lines deleted...]
-            <a:ext cx="10789920" cy="640080"/>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1371600"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="1463040"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="1463040"/>
+            <a:ext cx="1051560" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Critique</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1417320"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="92400E"/>
-[...2 lines deleted...]
-              <a:t>Analyse IA indisponible — KPI bruts ci-dessous</a:t>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Activer la MFA sur tous les comptes Google Workspace et accès sensibles</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Text 3"/>
-[...6 lines deleted...]
-            <a:ext cx="10972800" cy="1371600"/>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1783080"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Cybersécurité &amp; Identité  ·  Source : diagnostic-google-workspace</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2029968"/>
+            <a:ext cx="10698480" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>L'absence de MFA est la faille d'entrée la plus exploitée sur les TPE/BTP. Un compte compromis suffit à déclencher un ransomware ou une usurpation d'identité client. Action sans…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2423160"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Shape 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2423160"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="2514600"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="2514600"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Critique</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2468880"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Sécuriser les comptes super-administrateurs Workspace (clé physique FIDO2 ou passkey)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2834640"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Plan d'action non généré (IA indisponible). Reprendre les données manquantes critiques et signaux Partiel/Non comme première approche déterministe.</a:t>
+              <a:t>Axe : Identité &amp; Gouvernance plateforme  ·  Source : diagnostic-google-workspace</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3081528"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Les comptes super-admin non cloisonnés représentent un point de défaillance unique : leur compromission donne accès à l'intégralité des données et communications de l'entreprise.…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="3474720"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="3474720"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="3566160"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="3566160"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Critique</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3520440"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Bloquer le transfert automatique de mails vers l'extérieur et restreindre le partage Drive externe</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3886200"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Protection des données &amp; Relation client  ·  Source : diagnostic-google-workspace</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4133088"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ces deux paramètres Workspace sont activables en quelques clics dans la console d'administration. Ils éliminent immédiatement le risque d'exfiltration silencieuse de devis,…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="4526280"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Shape 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="4526280"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Shape 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="4617720"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4444"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EF4444"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="4617720"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Critique</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4572000"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Tester la restauration des sauvegardes existantes et documenter le résultat</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Text 28"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4937760"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Continuité d'activité  ·  Source : diagnostic-express</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Text 29"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5184648"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Des sauvegardes non testées sont des sauvegardes inexistantes en situation de crise. Un test de restauration réel (même partiel) permet de valider le dispositif ou d'identifier…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 9">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -8103,233 +7093,973 @@
             <a:off x="548640" y="365760"/>
             <a:ext cx="10972800" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Recommandation de cadrage</a:t>
+              <a:t>Plan d'action — Horizon 60j</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 1"/>
-[...6 lines deleted...]
-            <a:ext cx="11091672" cy="4114800"/>
+          <p:cNvPr id="3" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="914400"/>
+            <a:ext cx="10972800" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>4 actions planifiées</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1371600"/>
+            <a:ext cx="11091672" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="ECFEFF"/>
+            <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
-          <a:ln w="25400">
+          <a:ln w="6350">
             <a:solidFill>
-              <a:srgbClr val="3FD4E0"/>
+              <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Text 2"/>
-[...6 lines deleted...]
-            <a:ext cx="10515600" cy="640080"/>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1371600"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="1463040"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="1463040"/>
+            <a:ext cx="1051560" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" marL="0">
-[...3 lines deleted...]
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Élevé</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1417320"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Prêt pour SOW — DSI temps partagé</a:t>
-[...14 lines deleted...]
-            <a:ext cx="10515600" cy="1828800"/>
+              <a:t>Activer la journalisation et l'audit Workspace — consulter les logs au moins mensuellement</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1783080"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Détection &amp; Gouvernance  ·  Source : diagnostic-google-workspace</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2029968"/>
+            <a:ext cx="10698480" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F172A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>2 diagnostics couverts, 36 signaux Partiel/Non. Cadrage suffisant pour proposer un SOW DSI temps partagé.</a:t>
+              <a:t>Sans consultation des journaux d'audit, aucun incident n'est détectable. L'activation et la revue mensuelle des logs (connexions inhabituelles, partages externes, transferts)…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2423160"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Shape 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="2423160"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="2514600"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="2514600"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Élevé</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2468880"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Passer DMARC en mode rejet (p=reject) et activer la protection anti-phishing avancée</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Text 4"/>
-[...6 lines deleted...]
-            <a:ext cx="10515600" cy="457200"/>
+          <p:cNvPr id="16" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2834640"/>
+            <a:ext cx="10698480" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Format mission recommandé : </a:t>
-[...5 lines deleted...]
-              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+              <a:t>Axe : Sécurité messagerie &amp; Réputation client  ·  Source : diagnostic-google-workspace</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3081528"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>L'usurpation du domaine mail de Duval Artisanat pour escroquer des clients est un risque réel et documenté dans le BTP. DMARC en rejet et anti-phishing avancé sont des protections…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="3474720"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="3474720"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="3566160"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="3566160"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Élevé</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3520440"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6366F1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>DSI temps partagé — V1 recommandée</a:t>
-[...14 lines deleted...]
-            <a:ext cx="11091672" cy="365760"/>
+              <a:t>Formaliser un processus de départ salarié (révocation accès, récupération données, transfert compte)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3886200"/>
+            <a:ext cx="10698480" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Axe : Gouvernance RH &amp; RGPD  ·  Source : diagnostic-google-workspace</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4133088"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>L'absence de procédure de départ expose l'entreprise à des accès persistants d'anciens salariés et à une perte de données clients ou chantiers. Une checklist simple suffit pour…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="4526280"/>
+            <a:ext cx="11091672" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Shape 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="4526280"/>
+            <a:ext cx="109728" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Shape 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="4617720"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F59E0B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F59E0B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10515600" y="4617720"/>
+            <a:ext cx="1051560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Élevé</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4572000"/>
+            <a:ext cx="9646920" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6366F1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Mettre en place des comptes utilisateurs sans droits administrateur sur les postes de travail</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Text 28"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4937760"/>
+            <a:ext cx="10698480" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Livrables existants : Mini-audit MA-TEST-TPE-001-cmq11v — delivered · 28/100    ·    Aucun SOW signé / accepté</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+              <a:t>Axe : Cybersécurité postes  ·  Source : diagnostic-express</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Text 29"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5184648"/>
+            <a:ext cx="10698480" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F172A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>L'usage quotidien en compte administrateur local est le principal vecteur d'infection ransomware sur les postes Windows en TPE. La séparation des droits est une mesure de base qui…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -8599,88 +8329,90 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>0</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
   <Paragraphs>0</Paragraphs>
-  <Slides>10</Slides>
-  <Notes>10</Notes>
+  <Slides>12</Slides>
+  <Notes>12</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
+    <vt:vector size="15" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Slide 1</vt:lpstr>
       <vt:lpstr>Slide 2</vt:lpstr>
       <vt:lpstr>Slide 3</vt:lpstr>
       <vt:lpstr>Slide 4</vt:lpstr>
       <vt:lpstr>Slide 5</vt:lpstr>
       <vt:lpstr>Slide 6</vt:lpstr>
       <vt:lpstr>Slide 7</vt:lpstr>
       <vt:lpstr>Slide 8</vt:lpstr>
       <vt:lpstr>Slide 9</vt:lpstr>
       <vt:lpstr>Slide 10</vt:lpstr>
+      <vt:lpstr>Slide 11</vt:lpstr>
+      <vt:lpstr>Slide 12</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Stelysia</Company>
+  <Company>Cabinet Démo</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Audit-cadrage AC-STEL-2026-001 — TEST_TPE Duval Artisanat</dc:title>
+  <dc:title>Audit-cadrage AC-CABI-2026-001 — TEST_TPE Duval Artisanat</dc:title>
   <dc:subject>PptxGenJS Presentation</dc:subject>
-  <dc:creator>Stéphane Benoist</dc:creator>
+  <dc:creator>Consultant Démo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>