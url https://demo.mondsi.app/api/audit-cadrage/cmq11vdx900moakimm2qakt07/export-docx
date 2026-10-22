--- v1 (2026-07-23)
+++ v2 (2026-10-22)
@@ -34,175 +34,175 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="6366F1" w:sz="48" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="240" w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:before="80"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Inter Tight" w:cs="Inter Tight" w:eastAsia="Inter Tight" w:hAnsi="Inter Tight"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">AUDIT-CADRAGE</w:t>
+        <w:t xml:space="preserve">DOSSIER DE CADRAGE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve">Cabinet Démo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="6366F1" w:sz="16" w:space="8"/>
         </w:pBdr>
         <w:spacing w:after="100" w:before="600"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Source Serif 4" w:cs="Source Serif 4" w:eastAsia="Source Serif 4" w:hAnsi="Source Serif 4"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F172A"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
-        <w:t xml:space="preserve">AUDIT-CADRAGE INTERNE</w:t>
+        <w:t xml:space="preserve">DOSSIER DE CADRAGE INTERNE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="600"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="666666"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">État de connaissance — préparation mission DSI temps partagé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">TEST_TPE Duval Artisanat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="666666"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Artisanat / BTP · 10-19</w:t>
+        <w:t xml:space="preserve">Artisanat / BTP · 10-30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
         </w:rPr>
         <w:t xml:space="preserve">Référence : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">AC-CABI-2026-001</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
         </w:rPr>
         <w:t xml:space="preserve">    ·    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
         </w:rPr>
         <w:t xml:space="preserve">Date : </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">23 juillet 2026</w:t>
+        <w:t xml:space="preserve">22 octobre 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="800"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Consultant Démo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
         </w:rPr>
         <w:t xml:space="preserve"> — DSI à temps partagé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -416,51 +416,51 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="32%"/>
             <w:shd w:fill="F8FAFC"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="6366F1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effectif</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="68%"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">10-19</w:t>
+              <w:t xml:space="preserve">10-30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="32%"/>
             <w:shd w:fill="F8FAFC"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="6366F1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dirigeant principal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="68%"/>
           </w:tcPr>
@@ -1625,51 +1625,51 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensibilisation</w:t>
+              <w:t xml:space="preserve">Exploitation et support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="94A3B8"/>
               </w:rPr>
               <w:t xml:space="preserve">Non démarré</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
@@ -1689,50 +1689,498 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t xml:space="preserve">Applications et données</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="94A3B8"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non démarré</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0 / 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau et infrastructure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="94A3B8"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non démarré</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0 / 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architecture et dette technique</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="94A3B8"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non démarré</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0 / 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conduite de projet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="94A3B8"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non démarré</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0 / 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reprise de projet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="94A3B8"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non démarré</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0 / 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reprise de projet, 6 phrases</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="94A3B8"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non démarré</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0 / 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensibilisation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="94A3B8"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non démarré</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0 / 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">Google Workspace</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="6366F1"/>
               </w:rPr>
               <w:t xml:space="preserve">Couvert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
@@ -1900,51 +2348,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Données personnelles &amp; RGPD : 17/100 (3/3 réponses · 1P / 2N)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Prestataires &amp; cloud : 33/100 (3/3 réponses · 0P / 2N)</w:t>
+        <w:t xml:space="preserve">Prestataires &amp; cloud : 33/100 (3/4 réponses · 0P / 2N)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sensibilisation : 0/100 (1/1 réponses · 0P / 1N)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
@@ -2115,50 +2563,63 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sensibilisation &amp; culture : — (0/6 réponses · 0P / 0N)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">IA &amp; innovation : — (0/6 réponses · 0P / 0N)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Conduite de projet : — (0/6 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Modern Workplace — détail par catégorie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Identité &amp; accès : — (0/5 réponses · 0P / 0N)</w:t>
       </w:r>
@@ -3396,50 +3857,649 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Obsolescence &amp; dette technique : — (0/2 réponses · 0P / 0N)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lien avec sécurité : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="80" w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exploitation et support — détail par catégorie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Support des utilisateurs : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Prestataire et engagements de service : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Accès d'administration : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mises à jour et changements : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Surveillance et disponibilité : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Documentation d'exploitation : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="80" w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applications et données — détail par catégorie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Portefeuille de logiciels : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Éditeurs et dépendances : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Échanges entre logiciels : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Données de référence et qualité : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Stockage, accès et partage : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Conservation et archivage : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="80" w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Réseau et infrastructure — détail par catégorie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Accès Internet et pare-feu : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Réseau interne et cloisonnement : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wi-Fi : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Accès à distance : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Serveurs et stockage : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Versions et fin de support : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="80" w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Architecture et dette technique — détail par catégorie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vision cible : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dette technique : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Outils faits maison : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Relation avec les métiers : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Compétences et capacités : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Choix et réversibilité : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="80" w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conduite de projet — détail par catégorie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Gouvernance des projets : — (0/3 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Cadrage : — (0/3 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pilotage et suivi : — (0/3 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Livraison et adoption : — (0/3 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Clôture : — (0/3 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="80" w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reprise de projet — détail par catégorie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Décision : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Responsabilité : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Échéance : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Budget : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Risques : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Statut affiché : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Périmètre et arrêt : — (0/2 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="80" w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reprise de projet, 6 phrases — détail par catégorie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Test des 6 phrases : — (0/6 réponses · 0P / 0N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Indicateurs de complexité : — (0/5 réponses · 0P / 0N)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sensibilisation — détail par catégorie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
@@ -5107,51 +6167,51 @@
         <w:spacing w:after="160" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6366F1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Annexe B — Méta-analyse IA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="475569"/>
         </w:rPr>
         <w:t xml:space="preserve">Analyse générée le </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-07-23T08:18:49.248Z</w:t>
+        <w:t xml:space="preserve">2026-10-22T02:02:26.795Z</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="475569"/>
         </w:rPr>
         <w:t xml:space="preserve">  ·  Backend : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0E5C73"/>
         </w:rPr>
         <w:t xml:space="preserve">sections</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="475569"/>
         </w:rPr>
         <w:t xml:space="preserve">  ·  Modèle : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -5224,50 +6284,66 @@
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+  <w:p>
+    <w:pPr>
+      <w:spacing w:after="40"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="7A7A7A"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Projet généré automatiquement, non encore relu par le cabinet.</w:t>
+    </w:r>
+  </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Cabinet Démo · SIRET 79109030100015 · 28 Avenue Mal Leclerc et de sa Division, 94380 Bonneuil-sur-Marne</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="94A3B8"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
@@ -5667,38 +6743,38 @@
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Audit-cadrage AC-CABI-2026-001 — TEST_TPE Duval Artisanat</dc:title>
+  <dc:title>Dossier de cadrage AC-CABI-2026-001, TEST_TPE Duval Artisanat</dc:title>
   <dc:creator>Cabinet Démo</dc:creator>
-  <dc:description>Audit-cadrage interne Cabinet Démo pour TEST_TPE Duval Artisanat</dc:description>
+  <dc:description>Dossier de cadrage interne Cabinet Démo pour TEST_TPE Duval Artisanat</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>